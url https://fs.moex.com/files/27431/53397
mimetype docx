--- v0 (2025-11-02)
+++ v1 (2026-05-01)
@@ -8,64 +8,64 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="5A99E4C4" w14:textId="62274C15" w:rsidR="002531AA" w:rsidRDefault="00553889" w:rsidP="00EC746C">
+    <w:p w14:paraId="5A99E4C4" w14:textId="62274C15" w:rsidR="002531AA" w:rsidRPr="00921182" w:rsidRDefault="00553889" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_top"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A7D4AB2" wp14:editId="0F2642D2">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>174625</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>356870</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2124294" cy="632460"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="18" name="Рисунок 17">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E90FF36-876D-4846-8A8F-6697028F5452}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -85,13256 +85,12892 @@
                       <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2124294" cy="632460"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF490EB" w14:textId="77777777" w:rsidR="0049056A" w:rsidRDefault="0049056A" w:rsidP="00EC746C">
+    <w:p w14:paraId="0EF490EB" w14:textId="77777777" w:rsidR="0049056A" w:rsidRPr="00921182" w:rsidRDefault="0049056A" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ECF101A" w14:textId="540EFED0" w:rsidR="00036DB6" w:rsidRPr="002531AA" w:rsidRDefault="00145236" w:rsidP="00EC746C">
+    <w:p w14:paraId="3ECF101A" w14:textId="540EFED0" w:rsidR="00036DB6" w:rsidRPr="00921182" w:rsidRDefault="00145236" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ПРИНЦИПЫ ФОРМИРОВАНИЯ </w:t>
       </w:r>
-      <w:r w:rsidR="00036DB6" w:rsidRPr="002531AA">
+      <w:r w:rsidR="00036DB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>БЮЛЛЕТЕН</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Я</w:t>
       </w:r>
-      <w:r w:rsidR="00971299" w:rsidRPr="002531AA">
+      <w:r w:rsidR="00971299" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> «</w:t>
       </w:r>
-      <w:r w:rsidR="00036DB6" w:rsidRPr="00E147B3">
+      <w:r w:rsidR="00036DB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ЦЕНЫ</w:t>
       </w:r>
-      <w:r w:rsidR="00E147B3" w:rsidRPr="00E147B3">
+      <w:r w:rsidR="00E147B3" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>. АГРАРНЫЙ РЫНОК</w:t>
       </w:r>
-      <w:r w:rsidR="00971299" w:rsidRPr="00E147B3">
+      <w:r w:rsidR="00971299" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A80829D" w14:textId="77777777" w:rsidR="00633D5B" w:rsidRPr="00EC746C" w:rsidRDefault="00633D5B" w:rsidP="00EC746C">
+    <w:p w14:paraId="5A80829D" w14:textId="77777777" w:rsidR="00633D5B" w:rsidRPr="00921182" w:rsidRDefault="00633D5B" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CF84845" w14:textId="152C4B37" w:rsidR="00372338" w:rsidRPr="00EC746C" w:rsidRDefault="00145236" w:rsidP="00EC746C">
+    <w:p w14:paraId="1CF84845" w14:textId="5EA8C2E2" w:rsidR="00372338" w:rsidRPr="00921182" w:rsidRDefault="00A44867" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Сентябрь</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+        <w:t>Март</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4827">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C0089" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="008C0089" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00553889" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00851F92" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B1598C" w:rsidRPr="00EC746C">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="000109A1" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>г.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3BD9EB" w14:textId="77777777" w:rsidR="00036DB6" w:rsidRPr="00EC746C" w:rsidRDefault="00036DB6" w:rsidP="00EC746C">
+    <w:p w14:paraId="3E3BD9EB" w14:textId="77777777" w:rsidR="00036DB6" w:rsidRPr="00921182" w:rsidRDefault="00036DB6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B68F063" w14:textId="77777777" w:rsidR="00C73377" w:rsidRPr="00EC746C" w:rsidRDefault="00C73377" w:rsidP="00EC746C">
+    <w:p w14:paraId="7B68F063" w14:textId="77777777" w:rsidR="00C73377" w:rsidRPr="00921182" w:rsidRDefault="00C73377" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C73377" w:rsidRPr="00EC746C" w:rsidSect="00CA2C77">
+        <w:sectPr w:rsidR="00C73377" w:rsidRPr="00921182" w:rsidSect="00CA2C77">
           <w:headerReference w:type="even" r:id="rId9"/>
           <w:headerReference w:type="first" r:id="rId10"/>
           <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="564" w:right="697" w:bottom="2268" w:left="697" w:header="814" w:footer="513" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="285598D4" w14:textId="77777777" w:rsidR="00A635D8" w:rsidRPr="00EC746C" w:rsidRDefault="00A635D8" w:rsidP="00EC746C">
+    <w:p w14:paraId="285598D4" w14:textId="77777777" w:rsidR="00A635D8" w:rsidRPr="00921182" w:rsidRDefault="00A635D8" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A635D8" w:rsidRPr="00EC746C" w:rsidSect="00C73377">
+        <w:sectPr w:rsidR="00A635D8" w:rsidRPr="00921182" w:rsidSect="00C73377">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="564" w:right="697" w:bottom="2268" w:left="697" w:header="814" w:footer="513" w:gutter="0"/>
           <w:cols w:num="2" w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F89C99B" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="6F89C99B" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14083DB7" w14:textId="3004E597" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="14083DB7" w14:textId="54A8BCFC" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Бюллетень ЦЕНЫ</w:t>
       </w:r>
-      <w:r w:rsidR="008D1924" w:rsidRPr="0060783E">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidR="008D1924" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. АГРАРНЫЙ РЫНОК </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>(далее – Бюллетень) содержит данные по биржевым и внебиржевым индексам ПАО Московская Биржа (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>MOEX</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">) и АО НТБ, </w:t>
       </w:r>
-      <w:r w:rsidR="00286498">
+      <w:r w:rsidR="00286498" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">мониторингу </w:t>
       </w:r>
-      <w:r w:rsidR="00BF2BB2">
+      <w:r w:rsidR="00BF2BB2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">реализации пшеницы, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>цен</w:t>
       </w:r>
-      <w:r w:rsidR="00BF2BB2">
+      <w:r w:rsidR="00BF2BB2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>овому мониторингу</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, экспортным поставкам, </w:t>
       </w:r>
-      <w:r w:rsidR="007F7B0F" w:rsidRPr="00EC746C">
-[...15 lines deleted...]
-      <w:r w:rsidR="00145236">
+      <w:r w:rsidR="007F7B0F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фрахтовым ставкам,</w:t>
+      </w:r>
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">экспортным пошлинам, </w:t>
       </w:r>
-      <w:r w:rsidR="00B22419">
-[...15 lines deleted...]
-      <w:r w:rsidR="00175250" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00B22419" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тарифам на автоперевозку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за отчетный период</w:t>
+      </w:r>
+      <w:r w:rsidR="00175250" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>календарную неделю.</w:t>
       </w:r>
-      <w:r w:rsidR="008B41F5">
+      <w:r w:rsidR="008B41F5" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень аграрных товаров</w:t>
       </w:r>
-      <w:r w:rsidR="00930F11">
-[...12 lines deleted...]
-        <w:t>Таблице 1.</w:t>
+      <w:r w:rsidR="00930F11" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> представлен в Таблице 1.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B345971" w14:textId="4BB786D8" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="1B345971" w14:textId="4BB786D8" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Текст настояще</w:t>
       </w:r>
-      <w:r w:rsidR="00145236">
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>го</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145236">
-[...10 lines deleted...]
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">документа </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">раскрывается на сайте </w:t>
+      </w:r>
+      <w:r w:rsidR="00633D5B" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АО </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>НТБ в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
-[...88 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>http</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>www</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>namex</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rStyle w:val="af2"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rStyle w:val="af2"/>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rStyle w:val="af2"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>namex</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rStyle w:val="af2"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rStyle w:val="af2"/>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>org</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="42581439" w14:textId="3FF3D29D" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="42581439" w14:textId="3FF3D29D" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AB5FCFF" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="2AB5FCFF" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk63241960"/>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Источники информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="22B786E6" w14:textId="0D62A9A9" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
+    <w:p w14:paraId="22B786E6" w14:textId="0D62A9A9" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ПАО Московская Биржа (</w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>MOEX</w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>) и АО НТБ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BEEB3C" w14:textId="314A1926" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
+    <w:p w14:paraId="75BEEB3C" w14:textId="314A1926" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00E11CE4" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E11CE4" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Открытые </w:t>
       </w:r>
-      <w:r w:rsidR="00701BEC" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00701BEC" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">данные </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Мин</w:t>
       </w:r>
-      <w:r w:rsidR="00E60CF9" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E60CF9" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>истерств</w:t>
       </w:r>
-      <w:r w:rsidR="004B374E" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="004B374E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="00E60CF9" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E60CF9" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> сельского хозяйства </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>РФ</w:t>
       </w:r>
-      <w:r w:rsidR="00216798" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00216798" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (МСХ РФ)</w:t>
       </w:r>
-      <w:r w:rsidR="0028232D" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="0028232D" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38535A27" w14:textId="1AB9E370" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
+    <w:p w14:paraId="38535A27" w14:textId="1434C941" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00A61439" w:rsidRPr="00EC746C">
-[...39 lines deleted...]
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00721616" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>анные ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00721616" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>грокор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="0028232D" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Консалт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Шиппинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="0028232D" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B65FA9" w14:textId="5D43D36E" w:rsidR="00E449E6" w:rsidRPr="0060783E" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
+    <w:p w14:paraId="70B65FA9" w14:textId="5D43D36E" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Данные ООО «ТБИ», оперативной системы </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Logistic</w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>OS</w:t>
       </w:r>
-      <w:r w:rsidR="0028232D" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="0028232D" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580F3553" w14:textId="292DED79" w:rsidR="00B86DEF" w:rsidRPr="00B86DEF" w:rsidRDefault="00B86DEF" w:rsidP="00EC746C">
+    <w:p w14:paraId="580F3553" w14:textId="292DED79" w:rsidR="00B86DEF" w:rsidRPr="00921182" w:rsidRDefault="00B86DEF" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060783E">
-[...15 lines deleted...]
-      <w:r w:rsidR="00701CAA">
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Данные компании </w:t>
+      </w:r>
+      <w:r w:rsidR="00701CAA" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ООО «УМНЫЕ ЗЕРНА»</w:t>
       </w:r>
-      <w:r w:rsidR="00C73143">
+      <w:r w:rsidR="00C73143" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, далее </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:rPr>
         <w:t>Smartseeds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F80B9E7" w14:textId="5F022A23" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E00819" w:rsidP="00EC746C">
-[...147 lines deleted...]
-    <w:p w14:paraId="4E3A93E1" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="4E3A93E1" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3847F6EE" w14:textId="2AD367AC" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="3847F6EE" w14:textId="2AD367AC" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Данные Бюллетеня</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D31C6C" w14:textId="0B6DDC8E" w:rsidR="00D5039A" w:rsidRDefault="00360985" w:rsidP="00EC746C">
+    <w:p w14:paraId="10D31C6C" w14:textId="0B6DDC8E" w:rsidR="00D5039A" w:rsidRPr="00921182" w:rsidRDefault="00360985" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Данные торгов фьючерсным контрактом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>WHEAT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> являются оценкой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>MOEX</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4B57" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000543D2" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4B57" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>выполненной путем анализа итогов проведения торгов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>. Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">анные </w:t>
+      </w:r>
+      <w:r w:rsidR="00194A57" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>товарным</w:t>
+      </w:r>
+      <w:r w:rsidR="008E4566" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> биржевым </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5039A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внебиржевым </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экспортным индексам, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E03BF4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данные о реализации пшеницы</w:t>
+      </w:r>
+      <w:r w:rsidR="00696801" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14281" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а также </w:t>
+      </w:r>
+      <w:r w:rsidR="00696801" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мониторинг цен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E03BF4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">являются оценкой </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, выполненной путем анализа итог</w:t>
+      </w:r>
+      <w:r w:rsidR="00216798" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения торгов или регистрации внебиржевых договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD8DA49" w14:textId="60A9FEE8" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00C6425F" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5039A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>анны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5039A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5D5E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>б эк</w:t>
+      </w:r>
+      <w:r w:rsidR="006F692C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5D5E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>порте</w:t>
+      </w:r>
+      <w:r w:rsidR="00041C63" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зерна</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5D5E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F692C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за неделю </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE21A0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D5019E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">результат </w:t>
+      </w:r>
+      <w:r w:rsidR="000E64FE" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>агрегаци</w:t>
+      </w:r>
+      <w:r w:rsidR="00D5019E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00812C33" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сотрудниками АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="000E64FE" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данных </w:t>
+      </w:r>
+      <w:r w:rsidR="0039064D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ООО </w:t>
+      </w:r>
+      <w:r w:rsidR="008C2870" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="0039064D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ТБИ</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2870" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="000E64FE" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00041C63" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об экспортных отгрузках </w:t>
+      </w:r>
+      <w:r w:rsidR="00116714" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>аграрной продукции</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE21A0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075F86DF" w14:textId="54C465E8" w:rsidR="005D7D6E" w:rsidRPr="00921182" w:rsidRDefault="005D7D6E" w:rsidP="005D7D6E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve">Данные </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">торгов фьючерсным контрактом </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+        <w:t xml:space="preserve">для расчета </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>став</w:t>
+      </w:r>
+      <w:r w:rsidR="00A72744" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ок </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фрахта </w:t>
+      </w:r>
+      <w:r w:rsidR="00575023" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">получены от </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00575023" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Агрокор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00575023" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00575023" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Консалт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00575023" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шиппинг»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2012B3D0" w14:textId="6B85A78F" w:rsidR="00EC746C" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Данные о ставках экспортных пошлин на пшеницу загружены с веб-сайта М</w:t>
+      </w:r>
+      <w:r w:rsidR="00216798" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>СХ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РФ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5D032C" w14:textId="77777777" w:rsidR="000F15AD" w:rsidRPr="00921182" w:rsidRDefault="000F15AD" w:rsidP="000F15AD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Данные по тарифам на автоперевозку получены от компании </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>WHEAT</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+        <w:t>Smartseeds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> являются оценкой </w:t>
-[...190 lines deleted...]
-        <w:t xml:space="preserve"> проведения торгов или регистрации внебиржевых договоров.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD8DA49" w14:textId="60A9FEE8" w:rsidR="00E449E6" w:rsidRDefault="00C6425F" w:rsidP="00EC746C">
-[...1106 lines deleted...]
-    <w:p w14:paraId="2012B3D0" w14:textId="77777777" w:rsidR="00EC746C" w:rsidRDefault="00EC746C" w:rsidP="00EC746C">
+    <w:p w14:paraId="3C371CF8" w14:textId="77777777" w:rsidR="000F15AD" w:rsidRPr="00921182" w:rsidRDefault="000F15AD" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B5D032C" w14:textId="77777777" w:rsidR="000F15AD" w:rsidRPr="00C75866" w:rsidRDefault="000F15AD" w:rsidP="000F15AD">
-[...35 lines deleted...]
-    <w:p w14:paraId="3C371CF8" w14:textId="77777777" w:rsidR="000F15AD" w:rsidRDefault="000F15AD" w:rsidP="00EC746C">
+    <w:p w14:paraId="50236111" w14:textId="24892402" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+        <w:t>Содержание Бюллетеня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784FAEA0" w14:textId="01471D24" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бюллетень состоит из </w:t>
+      </w:r>
+      <w:r w:rsidR="00454EFA" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шести</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделов. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="57B428AC" w14:textId="61C342CA" w:rsidR="0008181B" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Первый раздел </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk165986478"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">БИРЖЕВЫЕ ТОРГИ содержит информацию </w:t>
+      </w:r>
+      <w:r w:rsidR="00142D13" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>биржевых индексах АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00721730" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, а также по фьючерсным</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1AEF" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00721730" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контрактами WHEAT на MOEX с разными сроками исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0460F796" w14:textId="110B4A60" w:rsidR="00877541" w:rsidRPr="00921182" w:rsidRDefault="00995E1C" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Второй раздел </w:t>
+      </w:r>
+      <w:r w:rsidR="00721730" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ВНЕБИРЖЕВЫЕ ДАННЫЕ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">посвящен </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данны</w:t>
+      </w:r>
+      <w:r w:rsidR="00721730" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7E8E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внебиржевых экспортных </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB7E8E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">индексах </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0805" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мониторингу реализации пшеницы по данным </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внебиржевых </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="00637203" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>договоров</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3EC7" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, зарегистрированных</w:t>
+      </w:r>
+      <w:r w:rsidR="00637203" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00514A9F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00721730" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00452C31" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7299F9FA" w14:textId="2D5B3577" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81082" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>третьем</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделе </w:t>
+      </w:r>
+      <w:r w:rsidR="00165722" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>МОНИТОРИНГ ЦЕН собрана ценовая информация</w:t>
+      </w:r>
+      <w:r w:rsidR="00277EC0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на зерновые культуры, </w:t>
+      </w:r>
+      <w:r w:rsidR="00623B72" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">масло </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00372680" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подсолнечное</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00623B72" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> шрот</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00623B72" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00372680" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подсолнечный</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и мясо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D2F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Ч</w:t>
+      </w:r>
+      <w:r w:rsidR="00344D08" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>етверт</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7D2F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раздел</w:t>
+      </w:r>
+      <w:r w:rsidR="00416D93" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ФРАХТ содержит </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные о динамике фрахтовых ставок за отчетный </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>период.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="599F6B4B" w14:textId="684C4E91" w:rsidR="00A40BD3" w:rsidRPr="00921182" w:rsidRDefault="004A7D2F" w:rsidP="00A40BD3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В п</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40BD3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ят</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ом</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40BD3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> раздел</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40BD3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЭКСПОРТ представлена информация по объемам экспорта зерна из российских морских портов за отчетный период</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4495C" w:rsidRPr="00921182" w:rsidDel="00A4495C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B99421" w14:textId="515052E6" w:rsidR="00935682" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00935682">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В </w:t>
+      </w:r>
+      <w:r w:rsidR="00A40BD3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шестом</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разделе СПРАВОЧНО отражены данные по ставкам экспортных пош</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF77B0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>л</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ин на российскую агропродукцию</w:t>
+      </w:r>
+      <w:r w:rsidR="00716345" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00935682" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные о динамике </w:t>
+      </w:r>
+      <w:r w:rsidR="00203B3B" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">автомобильных тарифов </w:t>
+      </w:r>
+      <w:r w:rsidR="00935682" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за отчетный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5542D2" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU" w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Содержание Бюллетеня может меняться в зависимости от рыночной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF6701E" w14:textId="77777777" w:rsidR="004A20CC" w:rsidRPr="00921182" w:rsidRDefault="004A20CC" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Содержание Бюллетеня</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="784FAEA0" w14:textId="01471D24" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
-[...626 lines deleted...]
-    <w:p w14:paraId="0BF6701E" w14:textId="77777777" w:rsidR="004A20CC" w:rsidRPr="00EC746C" w:rsidRDefault="004A20CC" w:rsidP="00EC746C">
+    <w:p w14:paraId="30AFDCF6" w14:textId="7CE22D72" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00384542">
+        <w:t>Формирование графиков и таблиц</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BDC9E8" w14:textId="51303C60" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00884379" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Формирование графиков и таблиц</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+        <w:t>Таблица</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6873" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Таблица</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006C6873" w:rsidRPr="00EC746C">
+        <w:t xml:space="preserve"> «Товарные биржевые индексы АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00531577" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «Товарные биржевые индексы АО НТБ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00531577" w:rsidRPr="00EC746C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00531577" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00531577" w:rsidRPr="00EC746C">
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00531577" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>/т»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76950E04" w14:textId="36EA3AEA" w:rsidR="001B2F19" w:rsidRPr="00921182" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает </w:t>
+      </w:r>
+      <w:r w:rsidR="00600048" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информацию о </w:t>
+      </w:r>
+      <w:r w:rsidR="002D7127" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>биржевых индексах сахара, пшеницы</w:t>
+      </w:r>
+      <w:r w:rsidR="00A2032A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, масличных культур </w:t>
+      </w:r>
+      <w:r w:rsidR="00E75544" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с у</w:t>
+      </w:r>
+      <w:r w:rsidR="00E75544" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>казанием изменения значений индексов за отчетный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F463EF" w14:textId="526F0C4F" w:rsidR="00F54209" w:rsidRPr="00921182" w:rsidRDefault="007B1CEE" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В качестве значения использу</w:t>
+      </w:r>
+      <w:r w:rsidR="008B7CDB" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся </w:t>
+      </w:r>
+      <w:r w:rsidR="00182980" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF7106" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">анные индексов </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk197347402"/>
+      <w:r w:rsidR="002B767A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на последний рабочий день, предшествующий дате публикации Бюллетеня. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Метод</w:t>
+      </w:r>
+      <w:r w:rsidR="006717A6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ика</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подсчета значений индекс</w:t>
+      </w:r>
+      <w:r w:rsidR="00821F74" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ов </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и объемов сделок, на базе которых рас</w:t>
+      </w:r>
+      <w:r w:rsidR="00821F74" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чит</w:t>
+      </w:r>
+      <w:r w:rsidR="00821F74" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аны </w:t>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>значения индекс</w:t>
+      </w:r>
+      <w:r w:rsidR="00821F74" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, представлена на </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk207271936"/>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> "</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>https</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>://</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>www</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>namex</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>.</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>org</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>ru</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>indices</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>Grain</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>/</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:instrText>WHstock</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007A21A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:instrText>"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rStyle w:val="af2"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сайте</w:t>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidR="00F54209" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>АО НТБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E30D37" w14:textId="77777777" w:rsidR="0068405B" w:rsidRPr="00921182" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6A315F" w14:textId="01251D56" w:rsidR="00B43384" w:rsidRPr="00921182" w:rsidRDefault="00B43384" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">График «Фьючерсная кривая на пшеницу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>CPT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Новороссийск, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>руб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00531577" w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/т без НДС»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061E68A5" w14:textId="46B88F14" w:rsidR="00520105" w:rsidRPr="00921182" w:rsidRDefault="0068405B" w:rsidP="0058390F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тражает</w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005B47BD" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>динамику цены фь</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C43" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidR="005B47BD" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">черса </w:t>
+      </w:r>
+      <w:r w:rsidR="008A76B2" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHCPT</w:t>
+      </w:r>
+      <w:r w:rsidR="008A76B2" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на индекс </w:t>
+      </w:r>
+      <w:r w:rsidR="003B204C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пшеницы </w:t>
+      </w:r>
+      <w:r w:rsidR="003B204C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>CPT</w:t>
+      </w:r>
+      <w:r w:rsidR="003B204C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Новороссийск </w:t>
+      </w:r>
+      <w:r w:rsidR="007A499D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в сравнении с </w:t>
+      </w:r>
+      <w:r w:rsidR="00F51512" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>фьючерсной кривой предыдущей недели</w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B5EAE0" w14:textId="226E359A" w:rsidR="0058390F" w:rsidRPr="00921182" w:rsidRDefault="00520105" w:rsidP="0058390F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значения </w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">используется показатель расчетной цены вечернего клиринга (РЦ) каждого торгуемого фьючерсного контракта </w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>WHEAT</w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на последний рабочий день, предшествующий дате публикации Бюллетен</w:t>
+      </w:r>
+      <w:r w:rsidR="003B204C" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3709C7" w14:textId="77777777" w:rsidR="004D628E" w:rsidRPr="00921182" w:rsidRDefault="004D628E" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="76950E04" w14:textId="36EA3AEA" w:rsidR="001B2F19" w:rsidRPr="00EC746C" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
+    <w:p w14:paraId="6D567F71" w14:textId="4127E09A" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...303 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...290 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Таблица «</w:t>
+      </w:r>
+      <w:r w:rsidR="0027780F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Э</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>кспортные индексы АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B40D8A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27FD5" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>$/т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6D567F71" w14:textId="4127E09A" w:rsidR="00E449E6" w:rsidRPr="00967E46" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="2A640A76" w14:textId="11E79A19" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...51 lines deleted...]
-        <w:t>»</w:t>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информацию по </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk195623669"/>
+      <w:r w:rsidR="000B6B9E" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">внебиржевым </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экспортным индексам </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">АО НТБ на пшеницу, ячмень, кукурузу, масло подсолнечное, шрот подсолнечный с указанием изменения индексов </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за отчетн</w:t>
+      </w:r>
+      <w:r w:rsidR="00853296" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ый период</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A640A76" w14:textId="11E79A19" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
+    <w:p w14:paraId="701B08AE" w14:textId="3BACDD86" w:rsidR="008B7CDB" w:rsidRPr="00921182" w:rsidRDefault="008B7CDB" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...60 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значения используется </w:t>
+      </w:r>
+      <w:r w:rsidR="000174D4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данные индексов на последний рабочий день, предшествующий дате публикации Бюллетеня.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701B08AE" w14:textId="3BACDD86" w:rsidR="008B7CDB" w:rsidRPr="00EC746C" w:rsidRDefault="008B7CDB" w:rsidP="00EC746C">
+    <w:p w14:paraId="5AF226CF" w14:textId="4496AF34" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E4449C" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:lang w:val="ru-RU"/>
-[...36 lines deleted...]
-      <w:r w:rsidR="000B6B9E" w:rsidRPr="00EC746C">
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принципы </w:t>
+      </w:r>
+      <w:r w:rsidR="00702D04" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">счета значений </w:t>
+      </w:r>
+      <w:r w:rsidR="000B6B9E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">внебиржевых экспортных индексов </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>и объемов сделок, на базе которых рассчитаны значения индекс</w:t>
       </w:r>
-      <w:r w:rsidR="000B6B9E" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="000B6B9E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ов</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00384542">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, представлена на </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>сайте</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000B6B9E" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="000B6B9E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>АО НТБ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAC4048" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="1FAC4048" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="419A1E55" w14:textId="0F79B9B8" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="419A1E55" w14:textId="0F79B9B8" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Таблица «Фьючерс на пшеницу CPT Новоро</w:t>
       </w:r>
-      <w:r w:rsidR="00430A68" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00430A68" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>сийск</w:t>
       </w:r>
-      <w:r w:rsidR="00B27F37" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00B27F37" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>, руб./т без НДС</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508A89C1" w14:textId="46290DE1" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="002A27CC" w:rsidP="00EC746C">
+    <w:p w14:paraId="508A89C1" w14:textId="46290DE1" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="002A27CC" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">тражает динамику котировок </w:t>
       </w:r>
-      <w:r w:rsidR="002319B0">
+      <w:r w:rsidR="002319B0" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
-      <w:r w:rsidR="00EC719E">
+      <w:r w:rsidR="00EC719E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">открытого интереса </w:t>
       </w:r>
-      <w:r w:rsidR="00207EE3" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00207EE3" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>трех</w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> ближайших фьючерсных контрактов </w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>WHEAT</w:t>
       </w:r>
-      <w:r w:rsidR="00E449E6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> за отчетный период.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD39A03" w14:textId="2D4BA05A" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00DF36B7" w:rsidP="00EC746C">
+    <w:p w14:paraId="6DD39A03" w14:textId="2D4BA05A" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00DF36B7" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">В качестве </w:t>
       </w:r>
-      <w:r w:rsidR="005F2EB6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="005F2EB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ближайши</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>х</w:t>
       </w:r>
-      <w:r w:rsidR="005F2EB6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="005F2EB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> фьючерсны</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>х</w:t>
       </w:r>
-      <w:r w:rsidR="005F2EB6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="005F2EB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> контракт</w:t>
       </w:r>
-      <w:r w:rsidR="007F00AB">
+      <w:r w:rsidR="007F00AB" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ов рас</w:t>
       </w:r>
-      <w:r w:rsidR="009C01AA">
+      <w:r w:rsidR="009C01AA" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidR="007F00AB">
+      <w:r w:rsidR="007F00AB" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ма</w:t>
       </w:r>
-      <w:r w:rsidR="009C01AA">
+      <w:r w:rsidR="009C01AA" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>т</w:t>
       </w:r>
-      <w:r w:rsidR="007F00AB">
+      <w:r w:rsidR="007F00AB" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>риваютс</w:t>
       </w:r>
-      <w:r w:rsidR="005F2EB6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="005F2EB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>я: 3 контракта с ближайшими датами исполнения</w:t>
       </w:r>
-      <w:r w:rsidR="00426FF2" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00426FF2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на момент публикации Бюллетеня.</w:t>
       </w:r>
-      <w:r w:rsidR="005F2EB6" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="005F2EB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="1A1A1F"/>
           <w:spacing w:val="-3"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434590E4" w14:textId="297A4EE1" w:rsidR="007C4BDE" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="434590E4" w14:textId="297A4EE1" w:rsidR="007C4BDE" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk165901233"/>
-      <w:r w:rsidRPr="00EC746C">
+      <w:bookmarkStart w:id="8" w:name="_Hlk165901233"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>В качестве значения котировки используется показатель</w:t>
       </w:r>
-      <w:r w:rsidR="0058390F" w:rsidRPr="0060783E">
+      <w:r w:rsidR="0058390F" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>РЦ</w:t>
       </w:r>
-      <w:r w:rsidR="0051622A" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="0051622A" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC719E">
+      <w:r w:rsidR="00EC719E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">и открытого интереса </w:t>
       </w:r>
-      <w:r w:rsidR="007C4BDE">
+      <w:r w:rsidR="007C4BDE" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>на последний рабочий день, предшествующий дате публикации Бюллетеня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:p w14:paraId="677D31F6" w14:textId="77777777" w:rsidR="00A64F76" w:rsidRDefault="00A64F76" w:rsidP="00EC746C">
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="677D31F6" w14:textId="77777777" w:rsidR="00A64F76" w:rsidRPr="00921182" w:rsidRDefault="00A64F76" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C28A31C" w14:textId="0359E0EE" w:rsidR="00430A68" w:rsidRDefault="00430A68" w:rsidP="00192D9D">
+    <w:p w14:paraId="3C28A31C" w14:textId="57707AE2" w:rsidR="00430A68" w:rsidRPr="00921182" w:rsidRDefault="00430A68" w:rsidP="00192D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>График «</w:t>
       </w:r>
-      <w:r w:rsidR="00192D9D" w:rsidRPr="0060783E">
+      <w:r w:rsidR="00192D9D" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Реализация пшеницы в % от валового сбора по данным внебиржевых договоров</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00192D9D">
+        <w:t>Реализация пшеницы в % от валового сбора по данным внебиржевых</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t xml:space="preserve"> контрактов</w:t>
+      </w:r>
+      <w:r w:rsidR="00192D9D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00662D81">
+      <w:r w:rsidR="00662D81" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4909C5F5" w14:textId="59BCF12D" w:rsidR="00664450" w:rsidRPr="004B4FC3" w:rsidRDefault="00664450" w:rsidP="00192D9D">
+    <w:p w14:paraId="4909C5F5" w14:textId="59BCF12D" w:rsidR="00664450" w:rsidRPr="00921182" w:rsidRDefault="00664450" w:rsidP="00192D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="x__Hlk207206471"/>
-      <w:r w:rsidRPr="004B4FC3">
+      <w:bookmarkStart w:id="9" w:name="x__Hlk207206471"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Отражает </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="004B4FC3">
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">динамику регистрации внебиржевых договоров по реализации пшеницы на внутреннем и экспортном рынках с начала аграрного сезона в % от валового сбора пшеницы в РФ по информации МСХ РФ </w:t>
       </w:r>
-      <w:r w:rsidR="00DC06DB">
+      <w:r w:rsidR="00DC06DB" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">относительно данных </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B4FC3">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>аналогичного периода предыдущего сезона. Аграрный сезон – период с 1 июля по 30 июня.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506F7A8D" w14:textId="2944A20E" w:rsidR="009020C1" w:rsidRPr="0060783E" w:rsidRDefault="004917B7" w:rsidP="00192D9D">
+    <w:p w14:paraId="506F7A8D" w14:textId="2944A20E" w:rsidR="009020C1" w:rsidRPr="00921182" w:rsidRDefault="004917B7" w:rsidP="00192D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В период отсутствия </w:t>
+      </w:r>
+      <w:r w:rsidR="00E0601A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>данных МСХ РФ об итогах сбора урожая, д</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4ECA" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ля </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DF4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">расчета данных в </w:t>
+      </w:r>
+      <w:r w:rsidR="00934307" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>текуще</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DF4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00934307" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сезон</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE1DF4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00934307" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00280ADD" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>мо</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50C48" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жет</w:t>
+      </w:r>
+      <w:r w:rsidR="00280ADD" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использова</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4D1B" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ться</w:t>
+      </w:r>
+      <w:r w:rsidR="00B50C48" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прогнозное значение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>валового сбора</w:t>
+      </w:r>
+      <w:r w:rsidR="003F4AB3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, опубликованное в открытых источниках</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F433317" w14:textId="77777777" w:rsidR="00263D4F" w:rsidRDefault="00263D4F" w:rsidP="00796C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значений используются </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="auto"/>
-[...63 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">накопленные </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за период </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с начала </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аграрного </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C49E0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сезона </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по дату, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предшествующую публикации Бюллетеня </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51969AA6" w14:textId="4D88AC34" w:rsidR="00796C3E" w:rsidRPr="00F3136E" w:rsidRDefault="00796C3E" w:rsidP="00796C3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Данные по субъектам РФ, а также по ячменю и кукурузе рассчитаны аналогичным способом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="790A6E77" w14:textId="77777777" w:rsidR="00796C3E" w:rsidRPr="00921182" w:rsidRDefault="00796C3E" w:rsidP="00F0344E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33DB2E6B" w14:textId="7D249763" w:rsidR="005A48E5" w:rsidRPr="00027259" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">График «Пшеница СРТ Новороссийск: аукционы и </w:t>
+      </w:r>
+      <w:r w:rsidR="00990E2E" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>торгов</w:t>
+      </w:r>
+      <w:r w:rsidR="008A033C" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidR="00990E2E" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анонимн</w:t>
+      </w:r>
+      <w:r w:rsidR="008A033C" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ый</w:t>
+      </w:r>
+      <w:r w:rsidR="00990E2E" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> стакан, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тонн»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A908D3E" w14:textId="4F83CB9B" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает ежедневные объемы торгов пшеницей 4 класса на аукционах и </w:t>
+      </w:r>
+      <w:r w:rsidR="008D604B" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="00A93F7D" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">торговом анонимном стакане </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за последние 2 недели</w:t>
+      </w:r>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, предшествующие дате публикации Бюллетеня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16878394" w14:textId="77777777" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CF8893" w14:textId="7A6ABF58" w:rsidR="005A48E5" w:rsidRPr="00027259" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">График «Пшеница СРТ Новороссийск: активность участников в </w:t>
+      </w:r>
+      <w:r w:rsidR="008A033C" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>торговом анонимном стакане</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB75801" w14:textId="71C423A7" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает ежедневное количество покупателей, продавцов и сделок </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk222489856"/>
+      <w:r w:rsidR="008D604B" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в торговом анонимном стакане </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidR="00F03B5D" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на пшеницу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4 класса с протеином 12,5% за последние 2 недели</w:t>
+      </w:r>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk222224963"/>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предшествующие дате публикации Бюллетеня</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B7E7B8" w14:textId="77777777" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45415104" w14:textId="35BBCC65" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>График «Пшеница СРТ Новороссийск: спред по заявкам продавцов и покупателей в</w:t>
+      </w:r>
+      <w:r w:rsidR="008A033C" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> торговом анонимном стакане</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, руб./т без НДС»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CDD1C1" w14:textId="6E0FDABC" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Hlk222224905"/>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает разницу между </w:t>
+      </w:r>
+      <w:r w:rsidR="0077373B" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">минимальной ценой продавцов и </w:t>
+      </w:r>
+      <w:r w:rsidR="002A696C" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">максимальной ценой </w:t>
+      </w:r>
+      <w:r w:rsidR="0077373B" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">покупателей </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03B5D" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в торговом анонимном стакане на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пшениц</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03B5D" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 класса с протеином 12,5% </w:t>
+      </w:r>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">поставок автомобильным и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> транспортом </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за последние 2 недели</w:t>
+      </w:r>
+      <w:r w:rsidR="007159C4" w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, предшествующие дате публикации Бюллетеня</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00027259">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="792E5C91" w14:textId="77777777" w:rsidR="00027259" w:rsidRPr="00E63782" w:rsidRDefault="00027259" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10A9C7FA" w14:textId="6DA1F484" w:rsidR="005A48E5" w:rsidRPr="00F3136E" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC539E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>График «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3136E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Пшеница СРТ Новороссийск: цены по итогам торгов, руб./т, без НДС»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C696DCD" w14:textId="16073B24" w:rsidR="005A48E5" w:rsidRPr="00F3136E" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Hlk222224922"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отражает</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3136E" w:rsidDel="00F430FB">
+        <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00280ADD">
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> прогнозное значение </w:t>
+      <w:r w:rsidRPr="00F3136E">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">средневзвешенные цены на </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пшеницу 4 класса для поставок автомобильным и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> транспортом на аукционах, а также </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03B5D">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в торговом анонимном стакане </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за последние 2 недели</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0440">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, предшествующие дате публикации Бюллетеня</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EB22653" w14:textId="77777777" w:rsidR="001A2DD1" w:rsidRDefault="001A2DD1" w:rsidP="00F0344E">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="53A64337" w14:textId="77777777" w:rsidR="005A48E5" w:rsidRPr="00F3136E" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37AD0EC2" w14:textId="6FBD5D53" w:rsidR="00F0344E" w:rsidRPr="0060783E" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="37AD0EC2" w14:textId="6FBD5D53" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Общие положения для раздела МОНИТОРИНГ ЦЕН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051C0A56" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00F30CD8" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="051C0A56" w14:textId="0E0E6DAD" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Цены указаны для зерновых культур и шрота подсолнечного навалом, для масла подсолнечного – наливом или фасованного, для сахара – в упаковках в м</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ешки 50 кг</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ешки 50 кг, в фасовке более 50 кг, в фасовке менее 50 кг</w:t>
+      </w:r>
+      <w:r w:rsidR="00B028BB" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>, в фасовке более 50 кг, в фасовке менее 50 кг.</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, а также для мяса</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC54143" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00EC746C" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="1FC54143" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Значения цен публикуются, если количество договоров, участвующих в расчете, составляет не менее 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D656DC5" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00EC746C" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="6D656DC5" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
-[...53 lines deleted...]
-        <w:t>возможны в любое время без предварительного уведомления, если таких изменений потребует ситуация на рынке.</w:t>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Изменение, добавление или удаление одного или нескольких ценовых значений возможны в любое время без предварительного уведомления, если таких изменений потребует ситуация на рынке.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673114E0" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00EC746C" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="673114E0" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
-[...21 lines deleted...]
-        <w:t>в случае снижения ликвидности на региональном рынке.</w:t>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>АО НТБ прекращает публикацию ценовых значений в случае снижения ликвидности на региональном рынке.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FACE62" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00EC746C" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="60FACE62" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
-[...53 lines deleted...]
-        <w:t>отдельные договоры.</w:t>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В случае наступления обстоятельств, которые могут негативно повлиять на адекватность отражения ценовых значений, АО НТБ вправе предпринять любые действия, необходимые для обеспечения адекватности ценовых значений, в том числе исключить из расчета отдельные договоры.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CC6CDB" w14:textId="77777777" w:rsidR="00F0344E" w:rsidRPr="007D1691" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
+    <w:p w14:paraId="10CC6CDB" w14:textId="110EC1C4" w:rsidR="00F0344E" w:rsidRPr="00921182" w:rsidRDefault="00F0344E" w:rsidP="00F0344E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Расчет </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Расчет цен осуществляется один раз в день каждый рабочий день не позднее 10:10:00 МСК</w:t>
+      </w:r>
+      <w:r w:rsidR="00D64922" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>цен</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+        <w:t xml:space="preserve">, за исключением </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7FB1" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> осуществляется один раз в день каждый рабочий день не </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E4255">
+        <w:t>цен на мясо</w:t>
+      </w:r>
+      <w:r w:rsidR="00314A80" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">позднее </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>, по которым расчет осуществляется один раз в неделю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>10:10</w:t>
-[...62 lines deleted...]
-        <w:t>уются в Бюллетене.</w:t>
+        <w:t>. Время расчета цен может быть изменено по решению АО НТБ. Ценовые значения публикуются в Бюллетене.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7933374B" w14:textId="77777777" w:rsidR="00430A68" w:rsidRPr="00EC746C" w:rsidRDefault="00430A68" w:rsidP="00EC746C">
+    <w:p w14:paraId="7933374B" w14:textId="77777777" w:rsidR="00430A68" w:rsidRPr="00921182" w:rsidRDefault="00430A68" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4478A9B7" w14:textId="156ED99E" w:rsidR="00A62271" w:rsidRDefault="00A62271" w:rsidP="00EC746C">
+    <w:p w14:paraId="742D64C8" w14:textId="77777777" w:rsidR="005A48E5" w:rsidRPr="00E10335" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Таблица «Аукционы: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="auto"/>
         </w:rPr>
         <w:t>CPT</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060783E">
-        <w:rPr>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> цены по итогам товарных аукционов АО НТБ, </w:t>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цены в портах по итогам торгов, руб./т, без НДС»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51059D97" w14:textId="4DEFB626" w:rsidR="00A62271" w:rsidRPr="00E10335" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="005D734B" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тражает</w:t>
+      </w:r>
+      <w:r w:rsidR="00385831" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00385831" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>CPT цены</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4B00" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000935E9" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4B00" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>пшениц</w:t>
+      </w:r>
+      <w:r w:rsidR="000935E9" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA4B00" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00743879" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с протеином 11,5%, 12,5%, 13,5% </w:t>
+      </w:r>
+      <w:r w:rsidR="00C73152" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для авто и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
-[...5 lines deleted...]
-        <w:t>руб</w:t>
+      <w:r w:rsidR="00C73152" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
-[...13 lines deleted...]
-        <w:t>»</w:t>
+      <w:r w:rsidR="00C73152" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поставок </w:t>
+      </w:r>
+      <w:r w:rsidR="00552074" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по данным </w:t>
+      </w:r>
+      <w:r w:rsidR="00152B45" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">всех </w:t>
+      </w:r>
+      <w:r w:rsidR="00552074" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>договоров, заключённых в ходе торговых сессий на товарных аукционах АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00552074" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B50" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B50" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B50" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>казанием изменения значений цен за отчетный период</w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B50" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51059D97" w14:textId="2A16B9E4" w:rsidR="00A62271" w:rsidRDefault="0068405B" w:rsidP="00EC746C">
+    <w:p w14:paraId="73890CD6" w14:textId="4D60269C" w:rsidR="00564BD6" w:rsidRPr="00921182" w:rsidRDefault="00564BD6" w:rsidP="00564BD6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-[...23 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В качестве значени</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использу</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тся средневзвешенн</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цен</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00164EEB" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, рассчитанн</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidR="00164EEB" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00385831" w:rsidRPr="0060783E">
-[...189 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>совокупн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>для базисов НКХП, НЗТ, КСК Новороссийск, а также портов Азовского моря</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1022C" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Азов, Ростов-на-Дону)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> за отчетный</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> период. Цены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">округляются с точностью до целого значения по правилам математического округления. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73890CD6" w14:textId="41D5C6D7" w:rsidR="00564BD6" w:rsidRPr="00EC746C" w:rsidRDefault="00564BD6" w:rsidP="00564BD6">
+    <w:p w14:paraId="04DD653A" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
-[...110 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">округляются с точностью до целого значения по правилам математического округления. </w:t>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Формула расчета:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DD653A" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00415C8B" w:rsidRDefault="00405E77" w:rsidP="00405E77">
-[...28 lines deleted...]
-    <w:p w14:paraId="3C810942" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00415C8B" w:rsidRDefault="00000000" w:rsidP="00405E77">
+    <w:p w14:paraId="3C810942" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00E63782" w:rsidRDefault="001C77F0" w:rsidP="00405E77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1142"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 </w:rPr>
                 <m:t>I</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 </w:rPr>
                 <m:t xml:space="preserve"> </m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:nary>
                 <m:naryPr>
                   <m:chr m:val="∑"/>
                   <m:subHide m:val="1"/>
                   <m:supHide m:val="1"/>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:naryPr>
                 <m:sub/>
                 <m:sup/>
                 <m:e>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>P</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>i</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:e>
               </m:nary>
               <m:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 </w:rPr>
                 <m:t>×</m:t>
               </m:r>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                     </w:rPr>
                     <m:t>V</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                     </w:rPr>
                     <m:t>i</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
             </m:num>
             <m:den>
               <m:nary>
                 <m:naryPr>
                   <m:chr m:val="∑"/>
                   <m:subHide m:val="1"/>
                   <m:supHide m:val="1"/>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:naryPr>
                 <m:sub/>
                 <m:sup/>
                 <m:e>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>V</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>i</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:e>
               </m:nary>
             </m:den>
           </m:f>
           <m:r>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             </w:rPr>
             <m:t xml:space="preserve"> </m:t>
           </m:r>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="3D4D02BE" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="0060783E" w:rsidRDefault="00405E77" w:rsidP="00405E77">
+    <w:p w14:paraId="3D4D02BE" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>где:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6EFDBA" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="0060783E" w:rsidRDefault="00405E77" w:rsidP="00405E77">
+    <w:p w14:paraId="4E6EFDBA" w14:textId="002BB44A" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>I – значение Индекса, выраженное в российских рублях на расчетную дату за единицу товара;</w:t>
+        <w:t xml:space="preserve">I – значение </w:t>
+      </w:r>
+      <w:r w:rsidR="009F1889" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цены</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, выраженное в российских рублях на расчетную дату за единицу товара;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1308A615" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="0060783E" w:rsidRDefault="00405E77" w:rsidP="00405E77">
+    <w:p w14:paraId="1308A615" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Vi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – суммарный объем договоров, заключенных на товарном аукционе Биржи i выраженный в тоннах;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD8417B" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="0060783E" w:rsidRDefault="00405E77" w:rsidP="00405E77">
+    <w:p w14:paraId="4DD8417B" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Pi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – значение средневзвешенной цены товарного аукциона Биржи i, выраженное в российских рублях, округленное с точностью до 1 (одного) российского рубля по правилам математического округления, рассчитанное по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C54DAF4" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00415C8B" w:rsidRDefault="00000000" w:rsidP="00405E77">
+    <w:p w14:paraId="7C54DAF4" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00E63782" w:rsidRDefault="001C77F0" w:rsidP="00405E77">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1142"/>
         </w:tabs>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <m:oMathPara>
         <m:oMathParaPr>
           <m:jc m:val="center"/>
         </m:oMathParaPr>
         <m:oMath>
           <m:sSub>
             <m:sSubPr>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:sSubPr>
             <m:e>
               <m:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 </w:rPr>
                 <m:t>P</m:t>
               </m:r>
             </m:e>
             <m:sub>
               <m:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 </w:rPr>
                 <m:t>i</m:t>
               </m:r>
             </m:sub>
           </m:sSub>
           <m:r>
             <m:rPr>
               <m:sty m:val="p"/>
             </m:rPr>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
               <w:vertAlign w:val="subscript"/>
             </w:rPr>
             <m:t xml:space="preserve"> </m:t>
           </m:r>
           <m:r>
             <w:rPr>
-              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
             </w:rPr>
             <m:t>=</m:t>
           </m:r>
           <m:f>
             <m:fPr>
               <m:ctrlPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                   <w:i/>
                 </w:rPr>
               </m:ctrlPr>
             </m:fPr>
             <m:num>
               <m:nary>
                 <m:naryPr>
                   <m:chr m:val="∑"/>
                   <m:subHide m:val="1"/>
                   <m:supHide m:val="1"/>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:naryPr>
                 <m:sub/>
                 <m:sup/>
                 <m:e>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>p</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>j</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:e>
               </m:nary>
               <m:r>
                 <w:rPr>
-                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                 </w:rPr>
                 <m:t>×</m:t>
               </m:r>
               <m:sSub>
                 <m:sSubPr>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:sSubPr>
                 <m:e>
                   <m:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                     </w:rPr>
                     <m:t>v</m:t>
                   </m:r>
                 </m:e>
                 <m:sub>
                   <m:r>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                     </w:rPr>
                     <m:t>j</m:t>
                   </m:r>
                 </m:sub>
               </m:sSub>
             </m:num>
             <m:den>
               <m:nary>
                 <m:naryPr>
                   <m:chr m:val="∑"/>
                   <m:subHide m:val="1"/>
                   <m:supHide m:val="1"/>
                   <m:ctrlPr>
                     <w:rPr>
-                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                       <w:i/>
                     </w:rPr>
                   </m:ctrlPr>
                 </m:naryPr>
                 <m:sub/>
                 <m:sup/>
                 <m:e>
                   <m:sSub>
                     <m:sSubPr>
                       <m:ctrlPr>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                           <w:i/>
                         </w:rPr>
                       </m:ctrlPr>
                     </m:sSubPr>
                     <m:e>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>v</m:t>
                       </m:r>
                     </m:e>
                     <m:sub>
                       <m:r>
                         <w:rPr>
-                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Tahoma"/>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Arial"/>
                         </w:rPr>
                         <m:t>j</m:t>
                       </m:r>
                     </m:sub>
                   </m:sSub>
                 </m:e>
               </m:nary>
             </m:den>
           </m:f>
         </m:oMath>
       </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="5E60C996" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="0060783E" w:rsidRDefault="00405E77" w:rsidP="00405E77">
+    <w:p w14:paraId="5E60C996" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>pj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – цена договора j, заключенного на товарном аукционе Биржи i, выраженная в российских рублях с НДС; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42225E94" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="0060783E" w:rsidRDefault="00405E77" w:rsidP="00405E77">
+    <w:p w14:paraId="42225E94" w14:textId="77777777" w:rsidR="00405E77" w:rsidRPr="00921182" w:rsidRDefault="00405E77" w:rsidP="00405E77">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>vj</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> – объем договора j, заключенного на товарном аукционе Биржи i, выраженный в тоннах.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189D1AE1" w14:textId="77777777" w:rsidR="00A62271" w:rsidRDefault="00A62271" w:rsidP="00EC746C">
+    <w:p w14:paraId="189D1AE1" w14:textId="77777777" w:rsidR="00A62271" w:rsidRPr="00921182" w:rsidRDefault="00A62271" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="470C7834" w14:textId="77777777" w:rsidR="003A541C" w:rsidRDefault="00E16436" w:rsidP="00FC1338">
+    <w:p w14:paraId="3EFDB56F" w14:textId="77777777" w:rsidR="005A48E5" w:rsidRPr="00F3136E" w:rsidRDefault="005A48E5" w:rsidP="005A48E5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3136E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Таблица «</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060783E">
-        <w:rPr>
+      <w:r w:rsidRPr="000960FB">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Аукционы: CPT цены в портах по заявкам продавцов и покупателей, руб./т, без НДС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F3136E">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> цены по заявкам на товарных аукционов АО НТБ, </w:t>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092D1ABE" w14:textId="4C72543D" w:rsidR="00FC1338" w:rsidRPr="00921182" w:rsidRDefault="003A541C" w:rsidP="00FC1338">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>О</w:t>
+      </w:r>
+      <w:r w:rsidR="005D734B" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тражает</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CPT цены на пшеницу с протеином </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB4312" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10,5%, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11,5%, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>12,5</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">%, 13,5% для авто и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
-        <w:rPr>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>жд</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> поставок по </w:t>
+      </w:r>
+      <w:r w:rsidR="0080385B" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">всем </w:t>
+      </w:r>
+      <w:r w:rsidR="00704AC9" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявкам </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на товарных аукционах АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00626A98" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с у</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>казанием изменения значений цен за отчетный период</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1338" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437E9C3B" w14:textId="56EC7B0C" w:rsidR="00D81301" w:rsidRPr="00921182" w:rsidRDefault="00D81301" w:rsidP="00D81301">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В качестве значени</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использу</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тся </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647F8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>средние</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> цен</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, рассчитанн</w:t>
+      </w:r>
+      <w:r w:rsidR="00663FB0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совокупн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для базисов НКХП, НЗТ, КСК Новороссийск, а также портов Азовского моря за отчетный период. Цены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">округляются с точностью до целого значения по правилам математического округления. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA40343" w14:textId="20E59FFF" w:rsidR="00E16436" w:rsidRPr="00921182" w:rsidRDefault="00E16436" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB5066E" w14:textId="342B8DAB" w:rsidR="003A541C" w:rsidRPr="00921182" w:rsidRDefault="00396D64" w:rsidP="003A541C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Таблица «</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Топ-регионов с максимальными ценами </w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EXW</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FCA</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на зерновые и сахар,</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по данным внебиржевых контрактов, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>руб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
-        <w:rPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>/т, без НДС</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>/т, с НДС</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">» и Таблица «Топ-регионов с максимальными ценами </w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>EXW</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>FCA</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на масло и шрот, по данным внебиржевых контрактов, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/т, с НДС»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092D1ABE" w14:textId="20452302" w:rsidR="00FC1338" w:rsidRPr="0060783E" w:rsidRDefault="003A541C" w:rsidP="00FC1338">
-[...417 lines deleted...]
-    <w:p w14:paraId="4F9F6DF2" w14:textId="11740A1F" w:rsidR="00B0161C" w:rsidRPr="00D10027" w:rsidRDefault="003A541C" w:rsidP="0060783E">
+    <w:p w14:paraId="4F9F6DF2" w14:textId="05E6A314" w:rsidR="00B0161C" w:rsidRPr="00921182" w:rsidRDefault="003A541C" w:rsidP="0060783E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060783E">
-        <w:rPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>О</w:t>
       </w:r>
-      <w:r w:rsidR="002D14E2" w:rsidRPr="0060783E">
+      <w:r w:rsidR="002D14E2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">тражает </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00B0161C">
+        <w:t>тража</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ма</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B0161C">
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidR="002D14E2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>кс</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00B0161C">
+        <w:t xml:space="preserve">т </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">имальные </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00120870" w:rsidRPr="00B0161C">
+        <w:t xml:space="preserve">максимальные </w:t>
+      </w:r>
+      <w:r w:rsidR="00120870" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">цены </w:t>
       </w:r>
-      <w:r w:rsidR="00942033" w:rsidRPr="00B0161C">
+      <w:r w:rsidR="00942033" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>на аграрные товары</w:t>
       </w:r>
-      <w:r w:rsidR="00D44155" w:rsidRPr="00B0161C">
+      <w:r w:rsidR="00D44155" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
-      <w:r w:rsidR="00D44155" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00D44155" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>субъектах РФ</w:t>
       </w:r>
-      <w:r w:rsidR="00942033" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00942033" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на базисах </w:t>
       </w:r>
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>EXW</w:t>
       </w:r>
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>FCA</w:t>
       </w:r>
-      <w:r w:rsidR="00B0161C" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00942033" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00942033" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>с указанием изменения значений за отчетный период.</w:t>
       </w:r>
-      <w:r w:rsidR="00D65AC3" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00D65AC3" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D812400" w14:textId="35CCC244" w:rsidR="00A03950" w:rsidRDefault="005455A2" w:rsidP="00A03950">
+    <w:p w14:paraId="5D812400" w14:textId="35CCC244" w:rsidR="00A03950" w:rsidRPr="00921182" w:rsidRDefault="005455A2" w:rsidP="00A03950">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D10027">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Базой для расчета </w:t>
       </w:r>
-      <w:r w:rsidR="00373927" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00373927" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">являются </w:t>
       </w:r>
-      <w:r w:rsidR="009F1D4D" w:rsidRPr="00D10027">
+      <w:r w:rsidR="009F1D4D" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">внебиржевые договоры, </w:t>
       </w:r>
-      <w:r w:rsidR="00373927" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00373927" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>зарегистрированные</w:t>
       </w:r>
-      <w:r w:rsidR="00D65AC3" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00D65AC3" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C81419" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00C81419" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">за отчетную неделю </w:t>
       </w:r>
-      <w:r w:rsidR="00D65AC3" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00D65AC3" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>на АО НТБ</w:t>
       </w:r>
-      <w:r w:rsidR="00B0161C">
+      <w:r w:rsidR="00B0161C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00A03950" w:rsidRPr="00A03950">
+      <w:r w:rsidR="00A03950" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00344844">
+      <w:r w:rsidR="00344844" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Информация о регистрации </w:t>
       </w:r>
-      <w:r w:rsidR="001442CD">
+      <w:r w:rsidR="001442CD" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">договоров </w:t>
       </w:r>
-      <w:r w:rsidR="00344844">
+      <w:r w:rsidR="00344844" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">размещена </w:t>
       </w:r>
-      <w:r w:rsidR="005F1B1A" w:rsidRPr="00D10027">
+      <w:r w:rsidR="005F1B1A" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">на </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="005F1B1A" w:rsidRPr="00D10027">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="005F1B1A" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>сайте</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005F1B1A" w:rsidRPr="00D10027">
+      <w:r w:rsidR="005F1B1A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> АО НТБ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A17DEAB" w14:textId="035BD78F" w:rsidR="00A03950" w:rsidRPr="00921182" w:rsidRDefault="0018129B" w:rsidP="00A03950">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значений использованы максимальные </w:t>
+      </w:r>
+      <w:r w:rsidR="005E25FA" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">значения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>цен</w:t>
+      </w:r>
+      <w:r w:rsidR="00F14624" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, методология расчета которых </w:t>
+      </w:r>
+      <w:r w:rsidR="00A03950" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>представлена на</w:t>
+      </w:r>
+      <w:r w:rsidR="000B16C8" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005F1B1A">
-[...74 lines deleted...]
-        <w:r w:rsidR="00DC2F35" w:rsidRPr="00D10027">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00DC2F35" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
             <w:color w:val="3603EF"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>сайте</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DC2F35" w:rsidRPr="00D10027">
+      <w:r w:rsidR="00DC2F35" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="3603EF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A03950" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00A03950" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>АО НТБ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D70DB9F" w14:textId="10C619D2" w:rsidR="00D65AC3" w:rsidRPr="0060783E" w:rsidRDefault="00D65AC3" w:rsidP="0060783E">
+    <w:p w14:paraId="6D70DB9F" w14:textId="10C619D2" w:rsidR="00D65AC3" w:rsidRPr="00921182" w:rsidRDefault="00D65AC3" w:rsidP="0060783E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1111907E" w14:textId="612522CB" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="1111907E" w14:textId="7C0AF474" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Таблица «</w:t>
       </w:r>
-      <w:r w:rsidR="00457FA6" w:rsidRPr="0060783E">
-        <w:rPr>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Мониторинг цен по данным внебиржевых экспортных контрактов, $</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Мониторинг цен на зерновые и сахар</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00457FA6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>по данным внебиржевых экспортных контрактов, $</w:t>
+      </w:r>
+      <w:r w:rsidR="006A19FA" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>/т</w:t>
       </w:r>
-      <w:r w:rsidRPr="00457FA6">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Таблица «Мониторинг цен на масло и шрот по данным внебиржевых экспортных контрактов, $/т»</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2B26C8B4" w14:textId="496EA913" w:rsidR="00626A98" w:rsidRPr="002F0123" w:rsidRDefault="00777B5A" w:rsidP="00626A98">
+    <w:p w14:paraId="2B26C8B4" w14:textId="4B50FD34" w:rsidR="00626A98" w:rsidRPr="00921182" w:rsidRDefault="00777B5A" w:rsidP="00626A98">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F0123">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Отражает цены на аграрные товары по данным внебиржевых экспортных договоров</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001A14D3" w:rsidRPr="002F0123">
+        <w:t>Отража</w:t>
+      </w:r>
+      <w:r w:rsidR="007D75E8" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>т цены на аграрные товары по данным внебиржевых экспортных договоров</w:t>
+      </w:r>
+      <w:r w:rsidR="001A14D3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>, зарегистрированных</w:t>
       </w:r>
-      <w:r w:rsidR="005E5911" w:rsidRPr="002F0123">
+      <w:r w:rsidR="005E5911" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на </w:t>
       </w:r>
-      <w:r w:rsidR="00463E28" w:rsidRPr="002F0123">
+      <w:r w:rsidR="00463E28" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>АО НТБ</w:t>
       </w:r>
-      <w:r w:rsidR="003E39C1" w:rsidRPr="002F0123">
+      <w:r w:rsidR="003E39C1" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00626A98" w:rsidRPr="002F0123">
+      <w:r w:rsidR="00626A98" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>с у</w:t>
       </w:r>
-      <w:r w:rsidR="00626A98" w:rsidRPr="002F0123">
+      <w:r w:rsidR="00626A98" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>казанием изменения значений цен за отчетный период</w:t>
       </w:r>
-      <w:r w:rsidR="00626A98" w:rsidRPr="002F0123">
+      <w:r w:rsidR="00626A98" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4F4DDA" w14:textId="5306F420" w:rsidR="009D6911" w:rsidRPr="002F0123" w:rsidRDefault="001754E8" w:rsidP="00777B5A">
+    <w:p w14:paraId="5F4F4DDA" w14:textId="5306F420" w:rsidR="009D6911" w:rsidRPr="00921182" w:rsidRDefault="001754E8" w:rsidP="00777B5A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F0123">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Некоторые базисы </w:t>
       </w:r>
-      <w:r w:rsidR="001E3B0B" w:rsidRPr="002F0123">
+      <w:r w:rsidR="001E3B0B" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>объединены</w:t>
       </w:r>
-      <w:r w:rsidR="00C03AFF" w:rsidRPr="002F0123">
+      <w:r w:rsidR="00C03AFF" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> в условные группы</w:t>
       </w:r>
-      <w:r w:rsidR="004601EC" w:rsidRPr="002F0123">
+      <w:r w:rsidR="004601EC" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4981C095" w14:textId="403F89DA" w:rsidR="00777B5A" w:rsidRPr="00944067" w:rsidRDefault="00F97465" w:rsidP="00EC746C">
+    <w:p w14:paraId="4981C095" w14:textId="403F89DA" w:rsidR="00777B5A" w:rsidRPr="00921182" w:rsidRDefault="00F97465" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003169AD">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Новороссийс</w:t>
       </w:r>
-      <w:r w:rsidR="004601EC" w:rsidRPr="0060783E">
+      <w:r w:rsidR="004601EC" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
-      <w:r w:rsidR="001E3B0B" w:rsidRPr="003169AD">
+      <w:r w:rsidR="001E3B0B" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003169AD">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>включает</w:t>
       </w:r>
-      <w:r w:rsidR="001E3B0B" w:rsidRPr="003169AD">
+      <w:r w:rsidR="001E3B0B" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003169AD">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Новороссийск, Тамань, Туапсе</w:t>
       </w:r>
-      <w:r w:rsidR="00874AB6" w:rsidRPr="0060783E">
+      <w:r w:rsidR="00874AB6" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944067">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9DD83D" w14:textId="46306483" w:rsidR="00F97465" w:rsidRPr="00944067" w:rsidRDefault="00F97465" w:rsidP="00F97465">
+    <w:p w14:paraId="5A9DD83D" w14:textId="7D0E7F7D" w:rsidR="00F97465" w:rsidRPr="00921182" w:rsidRDefault="00F97465" w:rsidP="00F97465">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00944067">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Азовское море</w:t>
       </w:r>
-      <w:r w:rsidR="001E3B0B">
+      <w:r w:rsidR="001E3B0B" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00944067">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>включает</w:t>
       </w:r>
-      <w:r w:rsidR="001E3B0B">
+      <w:r w:rsidR="001E3B0B" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00944067">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Азов, Ейск, Ростов-на-Дону, Таганрог, Темрюк</w:t>
       </w:r>
-      <w:r w:rsidR="00944067" w:rsidRPr="0060783E">
+      <w:r w:rsidR="009E7C7B" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F8999EC" w14:textId="572760D5" w:rsidR="00F97465" w:rsidRDefault="00F97465" w:rsidP="00F97465">
+    <w:p w14:paraId="76B33FE6" w14:textId="7C8878DF" w:rsidR="005C2050" w:rsidRPr="00921182" w:rsidRDefault="00FC7B11" w:rsidP="005C2050">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Hlk195516132"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В расчете участвуют цены зарегистрированных экспортных договоров</w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без признака </w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сомнительности</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2BDE" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647F8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">условиях поставки </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4F07" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>EXW, FCA</w:t>
+      </w:r>
+      <w:r w:rsidR="00121E55" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, FAS, FOB, CFR, CIF, CPT, CIP, DPU, DAP, DDP</w:t>
+      </w:r>
+      <w:r w:rsidR="004000EE" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5BDD" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для которых </w:t>
+      </w:r>
+      <w:r w:rsidR="007544D5" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даты </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5BDD" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>определения цены</w:t>
+      </w:r>
+      <w:r w:rsidR="004C73A8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CE5" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заявленные при регистрации договоров на АО НТБ, </w:t>
+      </w:r>
+      <w:r w:rsidR="007544D5" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>соответствуют отчетному периоду</w:t>
+      </w:r>
+      <w:r w:rsidR="00B17BDC" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, а </w:t>
+      </w:r>
+      <w:r w:rsidR="005C2050" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>срок поставки товара не превышает 45 дней</w:t>
+      </w:r>
+      <w:r w:rsidR="00561877" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, за исключением цен на ячмень и кукурузу </w:t>
+      </w:r>
+      <w:r w:rsidR="00717746" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>FOB</w:t>
+      </w:r>
+      <w:r w:rsidR="00717746" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00944067">
-[...29 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="00561877" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Астрахань, Оля.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552A1B06" w14:textId="77777777" w:rsidR="00944067" w:rsidRDefault="00944067" w:rsidP="00121E55">
+    <w:p w14:paraId="55DC294F" w14:textId="5A5706C7" w:rsidR="00FC7B11" w:rsidRPr="00921182" w:rsidRDefault="00654D09" w:rsidP="00121E55">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk195516132"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Признаки с</w:t>
+      </w:r>
+      <w:r w:rsidR="001C05E4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>омнительност</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00E90476" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> экспортных договоров </w:t>
+      </w:r>
+      <w:r w:rsidR="000E2A02" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>установлены внутренними документами АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3D19" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="76B33FE6" w14:textId="63302F0D" w:rsidR="005C2050" w:rsidRPr="008C3DC4" w:rsidRDefault="00FC7B11" w:rsidP="005C2050">
-[...147 lines deleted...]
-    <w:p w14:paraId="55DC294F" w14:textId="5A5706C7" w:rsidR="00FC7B11" w:rsidRPr="0060783E" w:rsidRDefault="00654D09" w:rsidP="00121E55">
+    <w:p w14:paraId="5014E9A9" w14:textId="77777777" w:rsidR="00D768C2" w:rsidRPr="00E63782" w:rsidRDefault="00D768C2" w:rsidP="0060783E">
       <w:pPr>
         <w:pStyle w:val="aa"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-[...26 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356EDA1D" w14:textId="77777777" w:rsidR="003139C1" w:rsidRPr="00921182" w:rsidRDefault="003139C1" w:rsidP="003139C1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если валютой внебиржевого договора является валюта, отличная от доллара США, то конвертация цены внебиржевого договора в доллары США осуществляется с использованием курсов Банка России, установленных на дату определения цены товара во внебиржевом договоре.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:p w14:paraId="23379B52" w14:textId="6F2E1986" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="009D1FB3" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В качестве значений используются</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> средн</w:t>
+      </w:r>
+      <w:r w:rsidR="00A647F8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ие </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цены внебиржевых </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF173D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">экспортных </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>договоров для соответствующих условий и базисов поставки</w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за период в 7 календарных дней для </w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> версии</w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и 30 календарных дней</w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для </w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>csv</w:t>
+      </w:r>
+      <w:r w:rsidR="009929B3" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> версии Бюллетеня, предшествующих дате публикации Бюллетеня</w:t>
+      </w:r>
+      <w:r w:rsidR="008815A6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за исключением цен на ячмень и кукурузу </w:t>
+      </w:r>
+      <w:r w:rsidR="00717746" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>FOB</w:t>
+      </w:r>
+      <w:r w:rsidR="00717746" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Астрахань, </w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00E10335">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Оля.</w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="274E5F00" w14:textId="4A3AA8A6" w:rsidR="00E449E6" w:rsidRPr="004423AC" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итоги расчетов </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76D2" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">округляются с точностью до целого </w:t>
+      </w:r>
+      <w:r w:rsidR="009D76D2" w:rsidRPr="004423AC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>значения по правилам математического округления</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004423AC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2050C795" w14:textId="207D81B3" w:rsidR="00561877" w:rsidRPr="00921182" w:rsidRDefault="00D7375B" w:rsidP="00DC6BDD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В расчете цен </w:t>
+      </w:r>
+      <w:r w:rsidR="00561877" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на ячмень и кукурузу </w:t>
+      </w:r>
+      <w:r w:rsidR="00620FCE" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>FOB</w:t>
+      </w:r>
+      <w:r w:rsidR="00620FCE" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00561877" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Астрахань, Оля</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> участвуют цены зарегистрированных экспортных договоров без признака сомнительности на условиях поставки FOB</w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, для которых </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дат</w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения цены, заявленные при регистрации договоров на АО НТБ  предшеству</w:t>
+      </w:r>
+      <w:r w:rsidR="00124F16" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>т дате расчета не более чем на 21 день, а поставка по договору приходится на период в 21 календарный день после даты расчета, включая дату расчета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E58C2A" w14:textId="1C9EB374" w:rsidR="002D6282" w:rsidRPr="00921182" w:rsidRDefault="002D6282" w:rsidP="002D6282">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значений </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цен на ячмень и кукурузу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>FOB</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Астрахань, Оля</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>используются средневзвешенные цены, рассчитанные совокупн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>для базиса Астрахань,</w:t>
+      </w:r>
+      <w:r w:rsidR="00833394" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Оля</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Цены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">округляются с точностью до 1 (одного) цента по правилам математического округления. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F812962" w14:textId="4E9519A4" w:rsidR="00AA4656" w:rsidRPr="00921182" w:rsidRDefault="00AA4656" w:rsidP="00AA4656">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Возможен пересчет </w:t>
+      </w:r>
+      <w:r w:rsidR="00437BC0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>значений цен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C313A0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за предыдущий отчетный период </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в связи с внесением изменений участниками рынка</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в базу зарегистрированных</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>экспортных договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32B84F24" w14:textId="77777777" w:rsidR="00E04D96" w:rsidRDefault="00E04D96" w:rsidP="00AA4656">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238DD3B0" w14:textId="34B2332A" w:rsidR="00A20538" w:rsidRPr="00F14692" w:rsidRDefault="00A20538" w:rsidP="00A20538">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Таблица «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мясо: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>на товарных аукционах, руб./кг, c НДС</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FEBF10" w14:textId="45D0B022" w:rsidR="00A20538" w:rsidRPr="00F14692" w:rsidRDefault="00A20538" w:rsidP="00A20538">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отражает</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="15" w:name="_Hlk215144073"/>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">цены на мясо птицы и свинину </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на основе данных торгов на товарных аукционах АО НТБ с указанием изменения значений цен за отчетный период. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F47E29" w14:textId="77777777" w:rsidR="00A20538" w:rsidRDefault="00A20538" w:rsidP="00A20538">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значений используются средние цены по заявкам продавцов и покупателей, а также средневзвешенные цены по </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сделкам на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>торг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, рассчитанные совокупно по каждому виду продукции </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>для базис</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ДФО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC6BDD">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">СФО, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПФО, УФО, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ЦФО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за отчетный период. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B98D153" w14:textId="77777777" w:rsidR="00A20538" w:rsidRDefault="00A20538" w:rsidP="00A20538">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7F79">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Цены </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14692">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>округляются с точностью до целого значения по правилам математического округления. Данные обновляются 1 раз в неделю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B43132B" w14:textId="77777777" w:rsidR="00F82306" w:rsidRPr="00921182" w:rsidRDefault="00F82306" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2079B653" w14:textId="1DA82E6F" w:rsidR="00F82306" w:rsidRPr="00E63782" w:rsidRDefault="00F82306" w:rsidP="00F82306">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Таблица «Мониторинг фрахтовых ставок на перевозку зерна из портов Азовского, Каспийского и Черного морей, $/т»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78544B84" w14:textId="2C70016F" w:rsidR="00F82306" w:rsidRPr="00921182" w:rsidRDefault="00F82306" w:rsidP="00F82306">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает данные о ставках фрахта на экспортных направлениях поставок зерновых культур за отчетный период в соотношении с данными </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предыдущей недели на основе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информации </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>компаний: ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Агрокор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>», ООО «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Консалт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Шиппинг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="003140C6" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>за отчетный период</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E1FE17" w14:textId="0E1BEBEE" w:rsidR="00F82306" w:rsidRPr="00E63782" w:rsidRDefault="00F82306" w:rsidP="00F82306">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значений используются средние ставки совокупно </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">для каждого маршрута </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по данным </w:t>
+      </w:r>
+      <w:r w:rsidR="007B39E1" w:rsidRPr="00631486">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>минимум двух</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> источников</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ставки </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>округляются с точностью до одного знака после запятой по правилам математического округления. Данные обновляются 1 раз в неделю при наличии соответствующей информации от компаний-источников данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075176D6" w14:textId="77777777" w:rsidR="00631486" w:rsidRPr="00263D4F" w:rsidRDefault="00631486" w:rsidP="00F82306">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="742C3564" w14:textId="120F4562" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>График «</w:t>
+      </w:r>
+      <w:r w:rsidR="00D83EB0" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Экспорт зерна за неделю, тыс. тонн</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F09464C" w14:textId="515BB804" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Отражает </w:t>
+      </w:r>
+      <w:r w:rsidR="007672B3" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данные по </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>экспорт</w:t>
+      </w:r>
+      <w:r w:rsidR="00C672AE" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> зерна (пшеницы, ячменя, кукурузы суммарно)</w:t>
+      </w:r>
+      <w:r w:rsidR="006D2564" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">водным транспортом в тысячах тонн по данным оперативной системы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Logistic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>OS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ООО «ТБИ»</w:t>
+      </w:r>
+      <w:r w:rsidR="0070694F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0059221D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за отчетный период </w:t>
+      </w:r>
+      <w:r w:rsidR="0070694F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соотношении с </w:t>
+      </w:r>
+      <w:r w:rsidR="00592D3D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">данными </w:t>
+      </w:r>
+      <w:r w:rsidR="0070694F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предыдущ</w:t>
+      </w:r>
+      <w:r w:rsidR="00592D3D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r w:rsidR="00895378" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й недели</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В </w:t>
+      </w:r>
+      <w:r w:rsidR="0070694F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">объемах </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4128" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отгрузок в портах </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">не </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>учитываются от</w:t>
+      </w:r>
+      <w:r w:rsidR="00E841F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>г</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рузки для рейдовой перевалки и каботажа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DAACF3" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Некоторые порты объединены в условные группы: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D29A9DD" w14:textId="0F13BF29" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НТТ </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3B38" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Новороссийск, Тамань</w:t>
+      </w:r>
+      <w:r w:rsidR="0077499F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0036658F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidR="00312696" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уапсе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026656FD" w14:textId="3DC928D2" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="002B66B5" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порты </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Азов</w:t>
+      </w:r>
+      <w:r w:rsidR="005D238A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ско</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidR="005D238A" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3B38" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Азов, Ейск, Ростов-на-Дону, Таганрог,</w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E449E6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Темрюк</w:t>
+      </w:r>
+      <w:r w:rsidR="00B633D5" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005223A4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>порт Кавказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC29AF3" w14:textId="692FC479" w:rsidR="006175F4" w:rsidRPr="00921182" w:rsidRDefault="00112066" w:rsidP="006175F4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Порты Каспийского моря</w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>– Астрахань, Махачкала, Оля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B23C7E8" w14:textId="62BFD2F5" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="006175F4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дальневосточные порты </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3B38" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владивосток, Восточный, </w:t>
+      </w:r>
+      <w:r w:rsidR="00087E36">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Славянка, </w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Зарубино, Находка;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16B8D844" w14:textId="16FEB0DF" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="006175F4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порты Балтийского моря </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3B38" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Большой порт Санкт-Петербург, Высоцк, </w:t>
+      </w:r>
+      <w:r w:rsidR="005766B6" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Калининград, </w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Усть-Луга;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B5010F" w14:textId="5DB9668B" w:rsidR="00AB4D24" w:rsidRPr="00921182" w:rsidRDefault="00AB4D24" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Прочие порты </w:t>
+      </w:r>
+      <w:r w:rsidR="006175F4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="0077499F" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F54B4" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">все порты, </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0125" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>не во</w:t>
+      </w:r>
+      <w:r w:rsidR="00220B59" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шедшие в вышеназванные группы</w:t>
+      </w:r>
+      <w:r w:rsidR="0070165D" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DF8C51" w14:textId="77777777" w:rsidR="002F7E4A" w:rsidRPr="00921182" w:rsidRDefault="002F7E4A" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B54859" w14:textId="20680233" w:rsidR="002F7E4A" w:rsidRPr="00921182" w:rsidRDefault="002F7E4A" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Таблица «</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1621" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тарифы на автоперевозку </w:t>
+      </w:r>
+      <w:r w:rsidR="00676AF8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 тонны пшеницы </w:t>
+      </w:r>
+      <w:r w:rsidR="000F1621" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в порты </w:t>
+      </w:r>
+      <w:r w:rsidR="002065F9" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidR="00A647F8" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>расстояние</w:t>
+      </w:r>
+      <w:r w:rsidR="002065F9" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> до 350 км</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1621" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="000F1621" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="000F1621" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/т, без НДС</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44ADF" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E488F8" w14:textId="3F129137" w:rsidR="00D44ADF" w:rsidRPr="00921182" w:rsidRDefault="00D44ADF" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Hlk207280380"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отражает данные о</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарифах </w:t>
+      </w:r>
+      <w:r w:rsidR="002B4A31" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">компании </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="002B4A31" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Smartseeds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002B4A31" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на перевозку </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3DEC" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">за отчетный период в соотношении с данными </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3DEC" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предыдуще</w:t>
+      </w:r>
+      <w:r w:rsidR="002B4A31" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й отчетной недел</w:t>
+      </w:r>
+      <w:r w:rsidR="00660580" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>и</w:t>
       </w:r>
-      <w:r w:rsidR="00E90476" w:rsidRPr="0060783E">
-[...21 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidR="00A21128" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5014E9A9" w14:textId="77777777" w:rsidR="00D768C2" w:rsidRPr="0060783E" w:rsidRDefault="00D768C2" w:rsidP="0060783E">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7ECD08F9" w14:textId="48E20BD1" w:rsidR="00A21128" w:rsidRPr="00921182" w:rsidRDefault="00A21128" w:rsidP="00A21128">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В качестве значени</w:t>
+      </w:r>
+      <w:r w:rsidR="006358A1" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>й</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарифов на перевозку используются данные стоимости перевозки на стандартную перевозку 1 тонны пшеницы автотранспортом </w:t>
+      </w:r>
+      <w:r w:rsidR="009C7DFF" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>дистанци</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4561" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ю до 350 км</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4561" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4561" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выгрузки по договорам платформы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Smartseeds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и основных отраслевых источников. </w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...72 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1ADE330B" w14:textId="77777777" w:rsidR="00A21128" w:rsidRPr="00921182" w:rsidRDefault="00A21128" w:rsidP="00A21128">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="274E5F00" w14:textId="4A3AA8A6" w:rsidR="00E449E6" w:rsidRPr="0060783E" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
-[...38 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="5958E6C4" w14:textId="779E6846" w:rsidR="00A21128" w:rsidRPr="00921182" w:rsidRDefault="00A21128" w:rsidP="00A21128">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Характеристика стандартной перевозки: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="049F3E0C" w14:textId="583BE4B7" w:rsidR="00E449E6" w:rsidRPr="002C351F" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
-[...26 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="70A5324D" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00A21128">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CC2317A" w14:textId="4BC86A80" w:rsidR="009B5BDD" w:rsidRPr="002C351F" w:rsidRDefault="00000000" w:rsidP="00EC746C">
-[...2415 lines deleted...]
-    <w:p w14:paraId="4E80DEB0" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00A21128">
+    <w:p w14:paraId="4E80DEB0" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00A21128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="af3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1837"/>
         <w:gridCol w:w="3261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C6215" w14:paraId="3B7693EE" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00921182" w14:paraId="3B7693EE" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F463E7C" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="5F463E7C" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Период </w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Период</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>перевозки</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D80991" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="24D80991" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">7-10 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>дней</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EF3D672" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="0EF3D672" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w14:paraId="0C308D0C" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00921182" w14:paraId="0C308D0C" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F15D3FF" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="4F15D3FF" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Объем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>партии</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1372C2DE" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="1372C2DE" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Более</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 100 т </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34AA8156" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="34AA8156" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="004B4FC3" w14:paraId="65CE2AA3" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00E63782" w14:paraId="65CE2AA3" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9FBFCE" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="3D9FBFCE" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Транспортное</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>средство</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48F122BB" w14:textId="2FD55F85" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="005C6215">
+          <w:p w14:paraId="48F122BB" w14:textId="2FD55F85" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="005C6215">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Без ограничений (погрузка любого типа транспорта, пригодного для перевозки сельхозпродукции) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="005C6215" w14:paraId="27C632F6" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00921182" w14:paraId="27C632F6" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31468CBA" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="31468CBA" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Способ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>погрузки</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C51C382" w14:textId="1E472BA7" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="005C6215">
+          <w:p w14:paraId="3C51C382" w14:textId="1E472BA7" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="005C6215">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Телескопический</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>типа</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Маниту</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="005C6215" w14:paraId="59496565" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00921182" w14:paraId="59496565" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="799DCDF2" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="799DCDF2" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ограничение</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>высоте</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35F2C12A" w14:textId="09D9A2CE" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="35F2C12A" w14:textId="09D9A2CE" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>менее</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3,8 м</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE932AA" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="3CE932AA" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="005C6215" w14:paraId="11926B2B" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00921182" w14:paraId="11926B2B" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC3B206" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="6FC3B206" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Длина</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>весов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="068E0640" w14:textId="43D2D4E5" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="005C6215">
+          <w:p w14:paraId="068E0640" w14:textId="43D2D4E5" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="005C6215">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Не</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>менее</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18 м </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="004B4FC3" w14:paraId="1C036EC4" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00E63782" w14:paraId="1C036EC4" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="392600A7" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="392600A7" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Удаленность</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>весов</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>от</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>хозяйства</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B43289" w14:textId="3CFBF18D" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="005C6215">
+          <w:p w14:paraId="00B43289" w14:textId="3CFBF18D" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="005C6215">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Не более 3 км, с возможностью догрузиться/отсыпать на весах, т.е. без повторного заезда в место погрузки </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="005C6215" w14:paraId="2E696F3A" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00921182" w14:paraId="2E696F3A" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABD1A22" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="4ABD1A22" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Подъездные дороги к пункту погрузки </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53A0553E" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="53A0553E" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Твердое</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>покрытие</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48F3073C" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="48F3073C" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="004B4FC3" w14:paraId="327AC0C4" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00E63782" w14:paraId="327AC0C4" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDCC32A" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="1DDCC32A" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">График работы хозяйства (пункта погрузки) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB922DA" w14:textId="18C91328" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="005C6215">
+          <w:p w14:paraId="2DB922DA" w14:textId="18C91328" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="005C6215">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Пн-Пт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> с 08:00 до 17:00 (с возможностью добавлять/менять транспорт в день погрузки) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C6215" w:rsidRPr="004B4FC3" w14:paraId="74A37622" w14:textId="77777777" w:rsidTr="00145236">
+      <w:tr w:rsidR="005C6215" w:rsidRPr="00E63782" w14:paraId="74A37622" w14:textId="77777777" w:rsidTr="00145236">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A41E231" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="2A41E231" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ограничения</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> на </w:t>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>выгрузках</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4820" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8F341D" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00145236">
+          <w:p w14:paraId="3C8F341D" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00145236">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- Круглосуточная выгрузка </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E2D22F9" w14:textId="608D9A77" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="005C6215">
+          <w:p w14:paraId="0E2D22F9" w14:textId="608D9A77" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="005C6215">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0060783E">
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">- Простой ТС в ожидании не более 12 часов </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="629F2931" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00A21128">
+    <w:p w14:paraId="629F2931" w14:textId="77777777" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00A21128">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D9C78B0" w14:textId="77777777" w:rsidR="00096FD3" w:rsidRPr="00004767" w:rsidRDefault="005C6215" w:rsidP="00004767">
+    <w:p w14:paraId="5D9C78B0" w14:textId="77777777" w:rsidR="00096FD3" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00004767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">При отсутствии данных по договорам платформы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Smartseeds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> и в основных отраслевых источниках для формирования значений тарифов применяется поправочный коэффициент, который</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">представляет собой среднюю разницу величины фактических цен между пунктами выгрузки на основании исторических данных </w:t>
       </w:r>
-      <w:r w:rsidRPr="00004767">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">платформы </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00004767">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Smartseeds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00004767">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125720A8" w14:textId="56CEEEFF" w:rsidR="005C6215" w:rsidRPr="00004767" w:rsidRDefault="005C6215" w:rsidP="00004767">
+    <w:p w14:paraId="125720A8" w14:textId="56CEEEFF" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00004767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00004767">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Не реже одного</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060783E">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> раза в шесть месяцев проводится оценка поправочного коэффициента и его корректировка в случае необходимости с учетом изменения конъюнктуры рынка </w:t>
       </w:r>
-      <w:r w:rsidRPr="00004767">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>перевозок.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33750702" w14:textId="520EF71D" w:rsidR="005C6215" w:rsidRPr="0060783E" w:rsidRDefault="005C6215" w:rsidP="00004767">
+    <w:p w14:paraId="753CA57E" w14:textId="77777777" w:rsidR="009A03C9" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00004767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:sectPr w:rsidR="009A03C9" w:rsidRPr="00921182" w:rsidSect="00C73377">
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1135" w:right="700" w:bottom="1134" w:left="700" w:header="567" w:footer="680" w:gutter="0"/>
+          <w:cols w:num="2" w:space="284"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Значения</w:t>
       </w:r>
-      <w:r w:rsidRPr="0060783E">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> тарифов рассчитываются еженедельно как среднеарифметическое значение стоимости перевозки и округляются с точностью до целого значения по правилам математического округления. </w:t>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тарифов рассчитываются еженедельно как среднеарифметическое значение стоимости перевозки и </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F2258D" w14:textId="77777777" w:rsidR="00A21128" w:rsidRPr="00A21128" w:rsidRDefault="00A21128" w:rsidP="00EC746C">
+    <w:p w14:paraId="33750702" w14:textId="520EF71D" w:rsidR="005C6215" w:rsidRPr="00921182" w:rsidRDefault="005C6215" w:rsidP="00004767">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">округляются с точностью до целого значения по правилам математического округления. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F2258D" w14:textId="77777777" w:rsidR="00A21128" w:rsidRPr="00921182" w:rsidRDefault="00A21128" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F9CFE3B" w14:textId="38EE5226" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="4F9CFE3B" w14:textId="38EE5226" w:rsidR="00E449E6" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Таблица «Ставки экспортных пошлин</w:t>
       </w:r>
-      <w:r w:rsidR="001739C2">
+      <w:r w:rsidR="001739C2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001739C2">
+      <w:r w:rsidR="001739C2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>руб</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001739C2">
+      <w:r w:rsidR="001739C2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/т</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D20309" w14:textId="1372A6E7" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="18F9F0DC" w14:textId="1CF0CA8B" w:rsidR="00484F7A" w:rsidRPr="00921182" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">Отражает </w:t>
       </w:r>
-      <w:r w:rsidR="003554F5" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="003554F5" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">данные о </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>став</w:t>
       </w:r>
-      <w:r w:rsidR="00CC054A" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00CC054A" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>к</w:t>
       </w:r>
-      <w:r w:rsidR="004B5A06">
+      <w:r w:rsidR="004B5A06" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ах</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> экспортной пошлины на пшеницу, ячмень, кукурузу, </w:t>
       </w:r>
-      <w:r w:rsidR="00F246C8">
+      <w:r w:rsidR="00F246C8" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">масло </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">подсолнечное и </w:t>
       </w:r>
-      <w:r w:rsidR="00F246C8">
+      <w:r w:rsidR="00F246C8" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">шрот </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>подсолнечный</w:t>
       </w:r>
-      <w:r w:rsidR="003554F5" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="003554F5" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> за отчетный период в соотношении </w:t>
       </w:r>
-      <w:r w:rsidR="00EE2D8D" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00EE2D8D" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">с данными </w:t>
       </w:r>
-      <w:r w:rsidR="001563A2" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="001563A2" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>предыдуще</w:t>
       </w:r>
-      <w:r w:rsidR="00EA7A4E">
+      <w:r w:rsidR="00EA7A4E" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>й недели</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>, размещенны</w:t>
       </w:r>
-      <w:r w:rsidR="006E1914">
+      <w:r w:rsidR="006E1914" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ми</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> на сайте М</w:t>
       </w:r>
-      <w:r w:rsidR="001E2D9C">
+      <w:r w:rsidR="001E2D9C" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>СХ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> РФ на момент публикации Бюллетеня.</w:t>
       </w:r>
+      <w:r w:rsidR="00631486" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00484F7A" w:rsidRPr="00631486">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Данные обновляются 1 раз в неделю</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="17CB55CD" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="535DA3ED" w14:textId="77777777" w:rsidR="00884381" w:rsidRPr="00921182" w:rsidRDefault="00884381" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42CC1898" w14:textId="207945A8" w:rsidR="00862991" w:rsidRPr="00EC746C" w:rsidRDefault="00862991" w:rsidP="00EC746C">
+    <w:p w14:paraId="067E3DE2" w14:textId="77777777" w:rsidR="00884381" w:rsidRPr="00921182" w:rsidRDefault="00884381" w:rsidP="00884381">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">График «Динамика тарифов на автоперевозку </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>руб</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/т, без НДС»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797597D2" w14:textId="7F7238D4" w:rsidR="001E6B68" w:rsidRPr="00921182" w:rsidRDefault="00884381" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Отражает изменение тарифов на автоперевозку. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В качестве значений используются данные </w:t>
+      </w:r>
+      <w:r w:rsidR="00697C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">компании </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00697C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>Smartseeds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00697C3A" w:rsidRPr="00E63782">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00697C3A">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>стоимости стандартн</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25963">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>перевозк</w:t>
+      </w:r>
+      <w:r w:rsidR="00F25963">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 тонны пшеницы автотранспортом на дистанцию до 350 км в пункты выгрузки по договорам платформы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Smartseeds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и основных отраслевых источников на последний рабочий день, предшествующий дате публикации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Бюллетеня.</w:t>
+      </w:r>
+      <w:r w:rsidR="00862991" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+        <w:t>Обновление</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00862991" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Обновление </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D03" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Не реже одного раза в год </w:t>
       </w:r>
-      <w:r w:rsidR="006C3614" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="006C3614" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>АО НТ</w:t>
       </w:r>
-      <w:r w:rsidR="007B1622" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="007B1622" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Б</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00644D03" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> проводит оценку качества </w:t>
       </w:r>
-      <w:r w:rsidR="00145236">
-[...7 lines deleted...]
-      <w:r w:rsidR="00145236" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бюллетеня </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D03" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">с учетом состояния российского товарного рынка. В случае если по итогам </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D03" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>проведенной оценки возникнет необходимость пересмотра</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1622" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
-[...7 lines deleted...]
-      <w:r w:rsidR="007B1622" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принципов формирования Бюллетеня </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D03" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или внесения изменений, </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1622" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">такие </w:t>
+      </w:r>
+      <w:r w:rsidR="00644D03" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">изменения вносятся в порядке, установленном внутренними документами </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1622" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>АО НТБ</w:t>
+      </w:r>
+      <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, информация о изменении</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6B68" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="auto"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00145236">
-[...10 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>раскрывается на сайте АО НТБ в информационно-телекоммуникационной сети «Интернет»</w:t>
+      </w:r>
+      <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
-[...79 lines deleted...]
-        <w:r w:rsidR="00D421DB" w:rsidRPr="00EC746C">
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>www</w:t>
         </w:r>
-        <w:r w:rsidR="00D421DB" w:rsidRPr="00EC746C">
+        <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
-        <w:r w:rsidR="00D421DB" w:rsidRPr="00EC746C">
+        <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>namex</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
-        <w:r w:rsidR="00D421DB" w:rsidRPr="00EC746C">
+        <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
-        <w:r w:rsidR="00D421DB" w:rsidRPr="00EC746C">
+        <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
           <w:rPr>
             <w:rStyle w:val="af2"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00D421DB" w:rsidRPr="00EC746C">
+      <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C09E81" w14:textId="77777777" w:rsidR="00914062" w:rsidRDefault="00914062" w:rsidP="00EC746C">
+    <w:p w14:paraId="17C09E81" w14:textId="77777777" w:rsidR="00914062" w:rsidRPr="00921182" w:rsidRDefault="00914062" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771ECB20" w14:textId="77777777" w:rsidR="00914062" w:rsidRDefault="00914062" w:rsidP="00EC746C">
+    <w:p w14:paraId="413D6620" w14:textId="7FE892A6" w:rsidR="003C23D9" w:rsidRPr="00921182" w:rsidRDefault="006C3614" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>Ф</w:t>
+      </w:r>
+      <w:r w:rsidR="003C23D9" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>ормат публикации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+        <w:t xml:space="preserve"> и периодичность </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B83B9AE" w14:textId="5B14A36B" w:rsidR="003C23D9" w:rsidRPr="00921182" w:rsidRDefault="006C3614" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бюллетень предоставляется в формате </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> е</w:t>
+      </w:r>
+      <w:r w:rsidR="003C23D9" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>женедельно, каждый понедельник, за исключением выходных и праздничных дней</w:t>
+      </w:r>
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, и/или </w:t>
+      </w:r>
+      <w:r w:rsidR="00D421DB" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в формате </w:t>
+      </w:r>
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>csv</w:t>
+      </w:r>
+      <w:r w:rsidR="00145236" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ежедневно по рабочим дням</w:t>
+      </w:r>
+      <w:r w:rsidR="003C23D9" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003C23D9" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:highlight w:val="yellow"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61ACDB59" w14:textId="77777777" w:rsidR="0096400E" w:rsidRPr="00921182" w:rsidRDefault="0096400E" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Ф</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C23D9" w:rsidRPr="00EC746C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AD7FA2" w14:textId="69B9A665" w:rsidR="0096400E" w:rsidRPr="00921182" w:rsidRDefault="0096400E" w:rsidP="00EC746C">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ормат публикации</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC746C">
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и периодичность </w:t>
-[...103 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Комментарии и </w:t>
+      </w:r>
+      <w:r w:rsidR="00274F08" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>справления</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04750418" w14:textId="77777777" w:rsidR="0096400E" w:rsidRPr="00EC746C" w:rsidRDefault="0096400E" w:rsidP="00EC746C">
+    <w:p w14:paraId="04750418" w14:textId="77777777" w:rsidR="0096400E" w:rsidRPr="00921182" w:rsidRDefault="0096400E" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>В процессе изменения рыночной ситуации возможно внесение дополнительных комментариев в Бюллетень.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC5185C" w14:textId="0A11C4DC" w:rsidR="0096400E" w:rsidRPr="00EC746C" w:rsidRDefault="0096400E" w:rsidP="00EC746C">
+    <w:p w14:paraId="32A5BB86" w14:textId="5BFB0A56" w:rsidR="009A03C9" w:rsidRPr="00921182" w:rsidRDefault="0096400E" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...95 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId18"/>
+        <w:sectPr w:rsidR="009A03C9" w:rsidRPr="00921182" w:rsidSect="009A03C9">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1135" w:right="700" w:bottom="1134" w:left="700" w:header="567" w:footer="680" w:gutter="0"/>
           <w:cols w:num="2" w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Для исправления ошибок, возникших вследствие технических или иных причин, АО НТБ выпускает исправленную </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>pdf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> версию Бюллетеня взамен выпущенного ранее и исправляет данные </w:t>
+      </w:r>
+      <w:r w:rsidR="004C2282" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+        <w:t>csv</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2282" w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формате</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3383A896" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="5BBD88D2" w14:textId="77777777" w:rsidR="001F0DF7" w:rsidRPr="00921182" w:rsidRDefault="001F0DF7" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE74D58" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="0FED5A99" w14:textId="77777777" w:rsidR="00B727F5" w:rsidRPr="00921182" w:rsidRDefault="00B727F5" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="308F146B" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="2D1971A5" w14:textId="77777777" w:rsidR="00C73377" w:rsidRPr="00921182" w:rsidRDefault="00C73377" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:sectPr w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidSect="00E449E6">
+        <w:sectPr w:rsidR="00C73377" w:rsidRPr="00921182" w:rsidSect="00C73377">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1135" w:right="700" w:bottom="1134" w:left="700" w:header="567" w:footer="680" w:gutter="0"/>
           <w:cols w:num="2" w:space="284"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E3C9669" w14:textId="77777777" w:rsidR="00E449E6" w:rsidRPr="00EC746C" w:rsidRDefault="00E449E6" w:rsidP="00EC746C">
+    <w:p w14:paraId="169D54C6" w14:textId="64E1E082" w:rsidR="000E3945" w:rsidRPr="00921182" w:rsidRDefault="000E3945" w:rsidP="00EC746C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-[...8 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Таблица_1._Пункты_1"/>
-[...10 lines deleted...]
-        </w:rPr>
+      <w:bookmarkStart w:id="17" w:name="_Таблица_1._Пункты_1"/>
+      <w:bookmarkStart w:id="18" w:name="_Таблица_2._Виды"/>
+      <w:bookmarkStart w:id="19" w:name="_Таблица_1._Виды"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Таблица 1. </w:t>
       </w:r>
-      <w:r w:rsidR="00930F11">
+      <w:r w:rsidR="00930F11" w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Перечень аграрных товаров</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC746C">
+      <w:r w:rsidRPr="00921182">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4824" w:type="pct"/>
+        <w:tblW w:w="2050" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4323"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3192"/>
+        <w:gridCol w:w="4410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0005751A" w:rsidRPr="00EC746C" w14:paraId="5982A629" w14:textId="26AFF387" w:rsidTr="0060783E">
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="5982A629" w14:textId="26AFF387" w:rsidTr="00E63782">
         <w:trPr>
-          <w:trHeight w:val="302"/>
+          <w:trHeight w:val="306"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="pct"/>
+            <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2CC9E6EE" w14:textId="77777777" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="00EC746C">
+          <w:p w14:paraId="2CC9E6EE" w14:textId="48C85FAE" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="00A876E0" w:rsidP="00EC746C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC746C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Товар</w:t>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="52E2DDB2" w14:textId="6C3FAA56" w:rsidTr="005D48CE">
+        <w:trPr>
+          <w:trHeight w:val="327"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C76B3A" w14:textId="17F83D5C" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="005D48CE" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пшеница</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="013F8503" w14:textId="482C9C71" w:rsidTr="00E63782">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="645FDCC3" w14:textId="77777777" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="005D48CE" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Ячмень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="7B328DBC" w14:textId="19B2017A" w:rsidTr="00E63782">
+        <w:trPr>
+          <w:trHeight w:val="292"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDE8666" w14:textId="77777777" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="005D48CE" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Кукуруза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="313486E9" w14:textId="3A2D88E9" w:rsidTr="00E63782">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E60E12F" w14:textId="4A5C4754" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="005D48CE" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Масло подсолнечное </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="53F66716" w14:textId="444BDB2A" w:rsidTr="00E63782">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE80CD9" w14:textId="77777777" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="005D48CE" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Шрот подсолнечный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005D48CE" w:rsidRPr="00921182" w14:paraId="045DFCA1" w14:textId="50E4B16A" w:rsidTr="00E63782">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD92A2" w14:textId="77777777" w:rsidR="005D48CE" w:rsidRPr="00921182" w:rsidRDefault="005D48CE" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сахар белый кристаллический</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00942A1B" w:rsidRPr="00921182" w14:paraId="7A341364" w14:textId="77777777" w:rsidTr="005D48CE">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B95BB02" w14:textId="5F43074C" w:rsidR="00942A1B" w:rsidRPr="00921182" w:rsidRDefault="00942A1B" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Подсолнечник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00942A1B" w:rsidRPr="00921182" w14:paraId="2E266F8D" w14:textId="77777777" w:rsidTr="005D48CE">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="10E4A1F8" w14:textId="4ED10EE2" w:rsidR="00942A1B" w:rsidRPr="00921182" w:rsidRDefault="00942A1B" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Рапс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00942A1B" w:rsidRPr="00921182" w14:paraId="39CC5514" w14:textId="77777777" w:rsidTr="005D48CE">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="780A2F7A" w14:textId="3EB76493" w:rsidR="00942A1B" w:rsidRPr="00921182" w:rsidRDefault="00942A1B" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Соя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00942A1B" w:rsidRPr="00921182" w14:paraId="1BC72413" w14:textId="77777777" w:rsidTr="005D48CE">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FF8CBE" w14:textId="0F8B9BBF" w:rsidR="00942A1B" w:rsidRPr="00921182" w:rsidRDefault="00942A1B" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мясо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A876E0" w:rsidRPr="00921182" w14:paraId="4C8DA277" w14:textId="77777777" w:rsidTr="005D48CE">
+        <w:trPr>
+          <w:trHeight w:val="306"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55AF9901" w14:textId="38B851FC" w:rsidR="00A876E0" w:rsidRDefault="00A876E0" w:rsidP="002615C9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Маргарин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6730F06D" w14:textId="77777777" w:rsidR="003735E4" w:rsidRPr="00921182" w:rsidRDefault="003735E4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Таблица_3._Базовые"/>
+      <w:bookmarkStart w:id="21" w:name="_Таблица_2._Базовые"/>
+      <w:bookmarkStart w:id="22" w:name="_Таблица_5._Базовые"/>
+      <w:bookmarkStart w:id="23" w:name="_Таблица_4._Базовые"/>
+      <w:bookmarkStart w:id="24" w:name="_Таблица_1._Пункты"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="1B1E22BC" w14:textId="26226460" w:rsidR="00124F16" w:rsidRPr="00921182" w:rsidRDefault="008815A6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00921182">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>История изменений</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="af3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="137" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="948"/>
+        <w:gridCol w:w="9440"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00287808" w:rsidRPr="00E63782" w14:paraId="649B422B" w14:textId="77777777" w:rsidTr="00E63782">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="051ABF94" w14:textId="014257EC" w:rsidR="00287808" w:rsidRPr="00921182" w:rsidRDefault="005A48E5" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Феврал</w:t>
+            </w:r>
+            <w:r w:rsidR="00287808" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ь 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA1749" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00287808" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="9440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58ACF860" w14:textId="486ED2A9" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="00EC746C">
+          <w:p w14:paraId="62D4CEC0" w14:textId="557E3F60" w:rsidR="005A48E5" w:rsidRDefault="00216994" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Добавлены графики:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31F93CE0" w14:textId="1F04F0BA" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005F20FB" w:rsidP="005A48E5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пшеница СРТ Новороссийск: аукционы и торговый анонимный стакан</w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6AB347" w14:textId="4FC1EB42" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="005C6C1B" w:rsidP="005A48E5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пшеница СРТ Новороссийск: активность участников в торговом анонимном стакане</w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59604C59" w14:textId="3A336395" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="008E1F27" w:rsidP="005A48E5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пшеница СРТ Новороссийск: спред по заявкам продавцов и покупателей в торговом анонимном стакане</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="082DE7B2" w14:textId="75EBAA6A" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="00624D78" w:rsidP="005A48E5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Пшеница СРТ Новороссийск: цены по итогам торгов</w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5" w:rsidRPr="00624D78">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD814F4" w14:textId="77777777" w:rsidR="00C84AF8" w:rsidRPr="00E63782" w:rsidRDefault="00C84AF8" w:rsidP="00C84AF8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2465DBDE" w14:textId="7E6D6BD2" w:rsidR="00C84AF8" w:rsidRPr="006000C2" w:rsidRDefault="00C84AF8" w:rsidP="00C84AF8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC746C">
+            <w:r w:rsidRPr="006000C2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- Уточнены названия таблиц:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72B09655" w14:textId="48B27A7E" w:rsidR="00C84AF8" w:rsidRPr="006000C2" w:rsidRDefault="006000C2" w:rsidP="00C84AF8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аукционы: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              </w:rPr>
+              <w:t>CPT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> цены в портах по итогам торгов</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84AF8" w:rsidRPr="006000C2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B5438ED" w14:textId="009A49FF" w:rsidR="005A48E5" w:rsidRDefault="006000C2" w:rsidP="005A48E5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аукционы: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>CPT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> цены в портах по заявкам продавцов и покупателей</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006000C2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C3B73AC" w14:textId="77777777" w:rsidR="006000C2" w:rsidRPr="00E63782" w:rsidRDefault="006000C2" w:rsidP="005A48E5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FD568D6" w14:textId="2DBA9DCB" w:rsidR="00287808" w:rsidRDefault="005A48E5" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00097251">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="007C1E05" w:rsidRPr="00097251">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>В Мониторинг цен добавлен расчет цен</w:t>
+            </w:r>
+            <w:r w:rsidR="00C06DA3" w:rsidRPr="00097251">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06DA3" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мясо </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06DA3" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в </w:t>
+            </w:r>
+            <w:r w:rsidR="00F35306" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ДФО, ПФО, СФО, </w:t>
+            </w:r>
+            <w:r w:rsidR="00097251" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>УФО</w:t>
+            </w:r>
+            <w:r w:rsidR="00F35306" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C06DA3" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на товарных аукционах АО НТБ</w:t>
+            </w:r>
+            <w:r w:rsidR="00216994" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA10A17" w14:textId="77777777" w:rsidR="00C84AF8" w:rsidRPr="00921182" w:rsidRDefault="00C84AF8" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47AE2B62" w14:textId="77777777" w:rsidR="005A48E5" w:rsidRPr="00E63782" w:rsidRDefault="00216994" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Качеств</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">В </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB4207" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мониторинг фрахтовых ставок на перевозку зерна из портов Азовского, Каспийского и Черного морей</w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005A48E5" w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">включены маршруты: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A29FD3" w14:textId="6459E33B" w:rsidR="00CB4207" w:rsidRPr="00C84AF8" w:rsidRDefault="005A48E5" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Азов/Ростов-на-Дону до </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>моста</w:t>
+            </w:r>
+            <w:r w:rsidR="00216994" w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Грузия</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AC5506" w14:textId="67433472" w:rsidR="005A48E5" w:rsidRPr="00C84AF8" w:rsidRDefault="005A48E5" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Азов/Ростов-на-Дону до моста</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84AF8" w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Измир</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360B9834" w14:textId="679AD5ED" w:rsidR="005A48E5" w:rsidRDefault="005A48E5" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Азов/Ростов-на-Дону до моста</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
                 <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>енные характеристики</w:t>
+              <w:t>Черноморске порты Турции</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3439D3" w14:textId="1A1A8E0D" w:rsidR="005A48E5" w:rsidRPr="00921182" w:rsidRDefault="005A48E5" w:rsidP="00C84AF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Новороссийск-Египет</w:t>
+            </w:r>
+            <w:r w:rsidR="00C84AF8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для партий</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тонн и 50-80 тыс.</w:t>
+            </w:r>
+            <w:r w:rsidR="00631486" w:rsidRPr="00E63782">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тонн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D5CDF" w:rsidRPr="00E63782" w14:paraId="681DB986" w14:textId="77777777" w:rsidTr="00E63782">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34B38AA6" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Октябрь 2025г.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:tcW w:w="9440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EC15263" w14:textId="77777777" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="00EC746C">
+          <w:p w14:paraId="66DAE1FC" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC746C">
-[...4 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Класс</w:t>
+              <w:t>Внесены уточнения в названия таблиц:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="761C7F06" w14:textId="3B17966F" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>CPT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> цены по заявкам продавцов и покупателей на товарных аукционах АО НТБ, руб</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83077" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>/т, без НДС;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E41FA66" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мониторинг цен на зерновые и сахар по данным внебиржевых экспортных контрактов, $/т;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="042FE038" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>- Мониторинг цен на масло и шрот по данным внебиржевых экспортных контрактов, $/т;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB96A8F" w14:textId="71C7267E" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- Топ-регионов с максимальными ценами </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>EXW</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>FCA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на зерновые и сахар, по данным внебиржевых контрактов, руб</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83077" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>/т, с НДС;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5339BBDA" w14:textId="4F6C5B3B" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-Топ-регионов с максимальными ценами </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>EXW</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>FCA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> на масло и шрот, по данным внебиржевых контрактов, руб</w:t>
+            </w:r>
+            <w:r w:rsidR="00A83077" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>/т, с НДС.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005751A" w:rsidRPr="00EC746C" w14:paraId="7AD9FC86" w14:textId="076AF6D6" w:rsidTr="0060783E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003D5CDF" w:rsidRPr="00E63782" w14:paraId="38972A88" w14:textId="77777777" w:rsidTr="00E63782">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="pct"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="912" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="042D5907" w14:textId="77777777" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="00EC746C">
+          <w:p w14:paraId="38BB2ED0" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...92 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="pct"/>
+            <w:tcW w:w="9440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44F0EBC8" w14:textId="77777777" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="002615C9">
+          <w:p w14:paraId="7FFFB6D4" w14:textId="41E2D061" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC746C">
-[...2 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>содержание протеина 12.5%</w:t>
+              <w:t xml:space="preserve">В Мониторинг цен добавлен отдельный расчет </w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>FOB</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:t xml:space="preserve"> цен на ячмень и кукурузу </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66121" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>FOB</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66121" w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Астрахань, Оля и внесены соответствующие изменения в описание  Таблицы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Мониторинг цен на зерновые и сахар по данным внебиржевых экспортных контрактов, $/т</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0005751A" w:rsidRPr="00EC746C" w14:paraId="5DAAF6B5" w14:textId="253EEDE9" w:rsidTr="0060783E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003D5CDF" w:rsidRPr="00E63782" w14:paraId="6AA69F61" w14:textId="77777777" w:rsidTr="00E63782">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2083" w:type="pct"/>
+            <w:tcW w:w="912" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57722DB4" w14:textId="77777777" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="002615C9">
+          <w:p w14:paraId="310B807E" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1379" w:type="pct"/>
+            <w:tcW w:w="9440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="525041CF" w14:textId="77777777" w:rsidR="0005751A" w:rsidRPr="00EC746C" w:rsidRDefault="0005751A" w:rsidP="002615C9">
+          <w:p w14:paraId="214D201E" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF" w:rsidP="003D2DFB">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:noProof/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC746C">
-[...2 lines deleted...]
-                <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+            <w:r w:rsidRPr="00921182">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>содержание протеина 11.5%</w:t>
-[...559 lines deleted...]
-              <w:t>–</w:t>
+              <w:t>Исключены данные «Международный биржевой рынок, $/т»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6730F06D" w14:textId="77777777" w:rsidR="003735E4" w:rsidRPr="00EC746C" w:rsidRDefault="003735E4">
+    <w:p w14:paraId="63471AA5" w14:textId="77777777" w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidRDefault="003D5CDF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
-          <w:bCs/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+          <w:b/>
+          <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003735E4" w:rsidRPr="00EC746C" w:rsidSect="00112BD0">
-      <w:footerReference w:type="default" r:id="rId19"/>
+    <w:sectPr w:rsidR="003D5CDF" w:rsidRPr="00921182" w:rsidSect="00112BD0">
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="966" w:right="567" w:bottom="1701" w:left="567" w:header="510" w:footer="567" w:gutter="0"/>
       <w:cols w:space="284"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4526AAE0" w14:textId="77777777" w:rsidR="0097052B" w:rsidRDefault="0097052B" w:rsidP="00372338">
+    <w:p w14:paraId="6D6833D5" w14:textId="77777777" w:rsidR="001C77F0" w:rsidRDefault="001C77F0" w:rsidP="00372338">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BAE88C9" w14:textId="77777777" w:rsidR="0097052B" w:rsidRDefault="0097052B" w:rsidP="00372338">
+    <w:p w14:paraId="04EAA59B" w14:textId="77777777" w:rsidR="001C77F0" w:rsidRDefault="001C77F0" w:rsidP="00372338">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:altName w:val="Arial"/>
-    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="21"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3591"/>
       <w:gridCol w:w="2796"/>
       <w:gridCol w:w="4386"/>
     </w:tblGrid>
     <w:tr w:rsidR="00145236" w:rsidRPr="00EB7D8E" w14:paraId="58F63106" w14:textId="77777777" w:rsidTr="00126D60">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3586" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="77A44638" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="00145236" w:rsidP="00EB7D8E">
+        <w:p w14:paraId="77A44638" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="001C77F0" w:rsidP="00EB7D8E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="8364"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="FF0508"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidRPr="002E31B5">
+            <w:r w:rsidR="00145236" w:rsidRPr="002E31B5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0508"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>www.namex.</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="002E31B5">
+          <w:r w:rsidR="00145236" w:rsidRPr="002E31B5">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="FF0508"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>org</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7426C069" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="00145236" w:rsidP="00EB7D8E">
+        <w:p w14:paraId="7426C069" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="001C77F0" w:rsidP="00EB7D8E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="8364"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF8000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="002E31B5">
+            <w:r w:rsidR="00145236" w:rsidRPr="002E31B5">
               <w:rPr>
                 <w:rStyle w:val="af2"/>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>namex@namex.org</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2793" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0DB075E8" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="00EB7D8E" w:rsidRDefault="00145236" w:rsidP="00EB7D8E">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="8364"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
@@ -13428,51 +13064,51 @@
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="77C3A9CA" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="00EB7D8E" w:rsidRDefault="00145236" w:rsidP="002E31B5">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:rPr>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="21"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3591"/>
       <w:gridCol w:w="2796"/>
       <w:gridCol w:w="4386"/>
     </w:tblGrid>
     <w:tr w:rsidR="00145236" w:rsidRPr="007566E6" w14:paraId="34DCC0FD" w14:textId="77777777" w:rsidTr="0052048B">
       <w:tc>
@@ -13709,130 +13345,130 @@
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="13E48939" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="007566E6" w:rsidRDefault="00145236" w:rsidP="00F767CD">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="21"/>
       <w:tblW w:w="10773" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3591"/>
       <w:gridCol w:w="2796"/>
       <w:gridCol w:w="4386"/>
     </w:tblGrid>
     <w:tr w:rsidR="00145236" w:rsidRPr="00EB7D8E" w14:paraId="7AC93004" w14:textId="77777777" w:rsidTr="00126D60">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3586" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="015F3114" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="00145236" w:rsidP="005761FD">
+        <w:p w14:paraId="015F3114" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="001C77F0" w:rsidP="005761FD">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="8364"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="FF0508"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId1" w:history="1">
-            <w:r w:rsidRPr="002E31B5">
+            <w:r w:rsidR="00145236" w:rsidRPr="002E31B5">
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0508"/>
                 <w:sz w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>www.namex.</w:t>
             </w:r>
           </w:hyperlink>
-          <w:r w:rsidRPr="002E31B5">
+          <w:r w:rsidR="00145236" w:rsidRPr="002E31B5">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="FF0508"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>org</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="3BEA776D" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="00145236" w:rsidP="005761FD">
+        <w:p w14:paraId="3BEA776D" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="002E31B5" w:rsidRDefault="001C77F0" w:rsidP="005761FD">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="8364"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:cs="Arial"/>
               <w:color w:val="FF8000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidRPr="002E31B5">
+            <w:r w:rsidR="00145236" w:rsidRPr="002E31B5">
               <w:rPr>
                 <w:rStyle w:val="af2"/>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t>namex@namex.org</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2793" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="2CF45C0E" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="00EB7D8E" w:rsidRDefault="00145236" w:rsidP="005761FD">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="8364"/>
             </w:tabs>
             <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             <w:jc w:val="center"/>
@@ -13923,154 +13559,164 @@
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1343F222" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="005761FD" w:rsidRDefault="00145236" w:rsidP="005761FD">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="014CFE94" w14:textId="77777777" w:rsidR="0097052B" w:rsidRDefault="0097052B" w:rsidP="00372338">
+    <w:p w14:paraId="13408AE6" w14:textId="77777777" w:rsidR="001C77F0" w:rsidRDefault="001C77F0" w:rsidP="00372338">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk145417461"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FE84C4F" w14:textId="77777777" w:rsidR="0097052B" w:rsidRDefault="0097052B" w:rsidP="00372338">
+    <w:p w14:paraId="34A28345" w14:textId="77777777" w:rsidR="001C77F0" w:rsidRDefault="001C77F0" w:rsidP="00372338">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="af"/>
       </w:rPr>
       <w:id w:val="1500084321"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="af"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="21F81177" w14:textId="77777777" w:rsidR="00145236" w:rsidRDefault="00145236" w:rsidP="00D167A1">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="af"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="44C2B81B" w14:textId="77777777" w:rsidR="00145236" w:rsidRDefault="00145236" w:rsidP="002E641E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="76B4157C" w14:textId="23C0C4EF" w:rsidR="00145236" w:rsidRPr="000E7369" w:rsidRDefault="00145236" w:rsidP="000E7369">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
     <w:r w:rsidRPr="0053073E">
       <w:t xml:space="preserve">v Russia Oil Research &amp; Pricing  </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="af"/>
       </w:rPr>
       <w:id w:val="-406373538"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="af"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4562FDA8" w14:textId="77777777" w:rsidR="00145236" w:rsidRPr="004173DF" w:rsidRDefault="00145236" w:rsidP="00D167A1">
         <w:pPr>
           <w:pStyle w:val="a5"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="af"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="004173DF">
           <w:rPr>
             <w:rStyle w:val="af"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
@@ -14164,81 +13810,81 @@
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
           <w:pict>
             <v:line w14:anchorId="3B5271BA" id="Straight Connector 20" o:spid="_x0000_s1026" style="position:absolute;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="0,42.55pt" to="525.25pt,42.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAEug5VtwEAAFYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IN1A4Eyzk4TS9p&#10;ayDJB6xJSiJCcgkuY8l/X5KxlaC9FdVhwX0NZ4er7e1kDTupQBpdy5eLmjPlBErt+pY/P91/ueGM&#10;IjgJBp1q+VkRv919/rQdfaNWOKCRKrAE4qgZfcuHGH1TVSQGZYEW6JVLyQ6DhZjc0FcywJjQralW&#10;db2uRgzSBxSKKEXv3pJ8V/C7Ton4q+tIRWZanrjFYkOxx2yr3RaaPoAftLjQgH9gYUG7dOkMdQcR&#10;2GvQf0FZLQISdnEh0FbYdVqoMkOaZln/Mc3jAF6VWZI45GeZ6P/Bip+nvTuETF1M7tE/oHgh5nA/&#10;gOtVIfB09unhllmqavTUzC3ZIX8I7Dj+QJlq4DViUWHqgs2QaT42FbHPs9hqikyk4Hq9qdebr5yJ&#10;a66C5troA8XvCi3Lh5Yb7bIO0MDpgWImAs21JIcd3mtjylsax8bEdrWp69JBaLTM2VxHoT/uTWAn&#10;yOtQvjJWynwsszqmpTTatvxmLoJmUCC/OVmuiaDN2zlRMe4iTVYjrx41R5TnQ7hKlh6vcL4sWt6O&#10;j37pfv8ddr8BAAD//wMAUEsDBBQABgAIAAAAIQBWkdcy3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BTsMwEETvSPyDtUjcqF1KoApxqgpUceDUUgFHN16SqPE6srdp4Otx1QMcd2Y087ZYjK4T&#10;A4bYetIwnSgQSJW3LdUatm+rmzmIyIas6Tyhhm+MsCgvLwqTW3+kNQ4brkUqoZgbDQ1zn0sZqwad&#10;iRPfIyXvywdnOJ2hljaYYyp3nbxV6l4601JaaEyPTw1W+83BaXhfPuxn48vz3YrX28/gh9kr/nxo&#10;fX01Lh9BMI78F4YTfkKHMjHt/IFsFJ2G9AhrmGdTECdXZSoDsTsrsizkf/7yFwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAS6DlW3AQAAVgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAFaR1zLcAAAABwEAAA8AAAAAAAAAAAAAAAAAEQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" o:allowincell="f" o:allowoverlap="f" strokeweight="1pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00D421DB" w:rsidRPr="0060783E">
       <w:rPr>
         <w:caps/>
         <w:color w:val="FF0000"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>ПРИНЦИПЫ ФОРМИРОВАНИЯ БЮЛЛЕТЕНЯ «ЦЕНЫ. АГРАРНЫЙ РЫНОК»</w:t>
     </w:r>
     <w:r w:rsidRPr="00485ECC">
       <w:rPr>
         <w:caps/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05942B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A98D70E"/>
     <w:lvl w:ilvl="0" w:tplc="6332156E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15007,50 +14653,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="591E09C9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="326CBD46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6473554E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7BACA7E"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15119,51 +14914,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75A057E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2496F0BA"/>
     <w:lvl w:ilvl="0" w:tplc="BF98A674">
       <w:start w:val="25"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15233,580 +15028,628 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="332683669">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2120105489">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1642077611">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="278877428">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="134034607">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1511068132">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="858658884">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="468328013">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1625497316">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="ru-RU" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F21" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008E2188"/>
     <w:rsid w:val="0000088B"/>
     <w:rsid w:val="00001FFE"/>
     <w:rsid w:val="000022B0"/>
     <w:rsid w:val="00002F5D"/>
     <w:rsid w:val="000040E2"/>
     <w:rsid w:val="00004767"/>
     <w:rsid w:val="00006624"/>
     <w:rsid w:val="00007E8F"/>
     <w:rsid w:val="00010612"/>
+    <w:rsid w:val="000109A1"/>
     <w:rsid w:val="000112E6"/>
     <w:rsid w:val="000115D4"/>
     <w:rsid w:val="000123BD"/>
     <w:rsid w:val="00012439"/>
+    <w:rsid w:val="000137A2"/>
     <w:rsid w:val="00014374"/>
     <w:rsid w:val="000152AC"/>
     <w:rsid w:val="00015E76"/>
     <w:rsid w:val="000174D4"/>
     <w:rsid w:val="00017E0C"/>
     <w:rsid w:val="000220B0"/>
     <w:rsid w:val="000239DE"/>
     <w:rsid w:val="0002402C"/>
+    <w:rsid w:val="00027259"/>
     <w:rsid w:val="00030EF4"/>
     <w:rsid w:val="0003174A"/>
     <w:rsid w:val="00031A50"/>
     <w:rsid w:val="0003286E"/>
     <w:rsid w:val="00033B51"/>
     <w:rsid w:val="00033EB5"/>
     <w:rsid w:val="000353D0"/>
     <w:rsid w:val="00036DB6"/>
     <w:rsid w:val="00036DF9"/>
     <w:rsid w:val="000375DF"/>
     <w:rsid w:val="00037D50"/>
     <w:rsid w:val="00037E3B"/>
     <w:rsid w:val="00040C10"/>
     <w:rsid w:val="00041A0F"/>
     <w:rsid w:val="00041C63"/>
     <w:rsid w:val="000434F7"/>
     <w:rsid w:val="000454FA"/>
     <w:rsid w:val="00046258"/>
     <w:rsid w:val="00046B00"/>
     <w:rsid w:val="00052601"/>
     <w:rsid w:val="000530A3"/>
     <w:rsid w:val="000543D2"/>
     <w:rsid w:val="00056E42"/>
     <w:rsid w:val="0005751A"/>
     <w:rsid w:val="00067565"/>
     <w:rsid w:val="000704FE"/>
     <w:rsid w:val="0007125C"/>
     <w:rsid w:val="00071C97"/>
     <w:rsid w:val="00071D9D"/>
     <w:rsid w:val="00072D1D"/>
     <w:rsid w:val="00073291"/>
     <w:rsid w:val="00073B30"/>
     <w:rsid w:val="0007414F"/>
     <w:rsid w:val="00074CBE"/>
     <w:rsid w:val="00074D3C"/>
     <w:rsid w:val="00074E9E"/>
     <w:rsid w:val="000750E0"/>
     <w:rsid w:val="00075758"/>
     <w:rsid w:val="00075D65"/>
     <w:rsid w:val="00075F18"/>
     <w:rsid w:val="00077468"/>
     <w:rsid w:val="00077AB4"/>
     <w:rsid w:val="00077F49"/>
     <w:rsid w:val="000815B5"/>
     <w:rsid w:val="0008181B"/>
     <w:rsid w:val="000836D3"/>
     <w:rsid w:val="00085342"/>
     <w:rsid w:val="00085500"/>
     <w:rsid w:val="0008576B"/>
+    <w:rsid w:val="00087E36"/>
     <w:rsid w:val="00090431"/>
     <w:rsid w:val="000915AC"/>
     <w:rsid w:val="000919C3"/>
     <w:rsid w:val="00092AD1"/>
     <w:rsid w:val="000935E9"/>
     <w:rsid w:val="00093A8F"/>
     <w:rsid w:val="00093E4B"/>
     <w:rsid w:val="00095F89"/>
     <w:rsid w:val="000968A5"/>
     <w:rsid w:val="00096FD3"/>
+    <w:rsid w:val="00097251"/>
     <w:rsid w:val="00097652"/>
     <w:rsid w:val="000A01CB"/>
+    <w:rsid w:val="000A099F"/>
     <w:rsid w:val="000A0A14"/>
     <w:rsid w:val="000A2B5B"/>
     <w:rsid w:val="000A31D9"/>
     <w:rsid w:val="000A337D"/>
     <w:rsid w:val="000A3F5D"/>
+    <w:rsid w:val="000A4ADA"/>
+    <w:rsid w:val="000A52B2"/>
     <w:rsid w:val="000A5488"/>
     <w:rsid w:val="000A7023"/>
     <w:rsid w:val="000B057B"/>
     <w:rsid w:val="000B16C8"/>
+    <w:rsid w:val="000B2C34"/>
     <w:rsid w:val="000B3A01"/>
     <w:rsid w:val="000B4D90"/>
     <w:rsid w:val="000B5884"/>
     <w:rsid w:val="000B5BF2"/>
     <w:rsid w:val="000B6B9E"/>
     <w:rsid w:val="000B77A0"/>
     <w:rsid w:val="000C39C9"/>
     <w:rsid w:val="000C636E"/>
     <w:rsid w:val="000C63D1"/>
     <w:rsid w:val="000C7307"/>
     <w:rsid w:val="000C7663"/>
     <w:rsid w:val="000D1339"/>
+    <w:rsid w:val="000D4FF9"/>
     <w:rsid w:val="000D5F0F"/>
+    <w:rsid w:val="000D6E1A"/>
     <w:rsid w:val="000D7946"/>
     <w:rsid w:val="000E00C4"/>
     <w:rsid w:val="000E21A8"/>
     <w:rsid w:val="000E2A02"/>
     <w:rsid w:val="000E3945"/>
     <w:rsid w:val="000E3C32"/>
     <w:rsid w:val="000E64FE"/>
+    <w:rsid w:val="000E697B"/>
     <w:rsid w:val="000E6D6F"/>
     <w:rsid w:val="000E7369"/>
     <w:rsid w:val="000E7B9C"/>
     <w:rsid w:val="000F15AD"/>
     <w:rsid w:val="000F1621"/>
     <w:rsid w:val="000F2490"/>
     <w:rsid w:val="000F2CD1"/>
     <w:rsid w:val="000F4D1B"/>
     <w:rsid w:val="000F50C1"/>
     <w:rsid w:val="000F51E2"/>
     <w:rsid w:val="000F52E1"/>
     <w:rsid w:val="000F5777"/>
+    <w:rsid w:val="000F5F53"/>
     <w:rsid w:val="000F73CF"/>
+    <w:rsid w:val="000F7564"/>
     <w:rsid w:val="000F7AA2"/>
     <w:rsid w:val="000F7FD8"/>
     <w:rsid w:val="001000E8"/>
     <w:rsid w:val="00100CEB"/>
     <w:rsid w:val="0010282F"/>
     <w:rsid w:val="00102ECD"/>
     <w:rsid w:val="001033B7"/>
+    <w:rsid w:val="00104AE0"/>
     <w:rsid w:val="00106AC1"/>
     <w:rsid w:val="00106DB4"/>
+    <w:rsid w:val="001101AF"/>
     <w:rsid w:val="00110A4A"/>
     <w:rsid w:val="001118D3"/>
     <w:rsid w:val="00111DCC"/>
+    <w:rsid w:val="00112066"/>
     <w:rsid w:val="0011230C"/>
     <w:rsid w:val="00112BD0"/>
     <w:rsid w:val="00114CFE"/>
     <w:rsid w:val="00116714"/>
     <w:rsid w:val="0011686E"/>
     <w:rsid w:val="00116B57"/>
     <w:rsid w:val="00120870"/>
     <w:rsid w:val="001210F5"/>
     <w:rsid w:val="00121E55"/>
     <w:rsid w:val="00123220"/>
     <w:rsid w:val="00123CA4"/>
     <w:rsid w:val="001241D8"/>
     <w:rsid w:val="001243A2"/>
+    <w:rsid w:val="00124F16"/>
     <w:rsid w:val="00125938"/>
     <w:rsid w:val="00125F4C"/>
     <w:rsid w:val="00125FCB"/>
     <w:rsid w:val="00126972"/>
     <w:rsid w:val="00126D60"/>
     <w:rsid w:val="00127EE5"/>
     <w:rsid w:val="00130B30"/>
     <w:rsid w:val="00130DA8"/>
     <w:rsid w:val="00132070"/>
     <w:rsid w:val="00132FA2"/>
     <w:rsid w:val="001346D4"/>
     <w:rsid w:val="00135611"/>
     <w:rsid w:val="00136ECB"/>
     <w:rsid w:val="00137C2A"/>
     <w:rsid w:val="00140005"/>
     <w:rsid w:val="001407E9"/>
     <w:rsid w:val="00142B2B"/>
     <w:rsid w:val="00142D13"/>
     <w:rsid w:val="001435A1"/>
     <w:rsid w:val="001442CD"/>
     <w:rsid w:val="00144571"/>
     <w:rsid w:val="00144E09"/>
     <w:rsid w:val="001451B9"/>
     <w:rsid w:val="00145236"/>
     <w:rsid w:val="0014748D"/>
     <w:rsid w:val="0015075D"/>
+    <w:rsid w:val="00152B45"/>
     <w:rsid w:val="0015462E"/>
     <w:rsid w:val="001546A8"/>
     <w:rsid w:val="001556D2"/>
     <w:rsid w:val="001563A2"/>
     <w:rsid w:val="001571C9"/>
     <w:rsid w:val="00161152"/>
     <w:rsid w:val="00162AAC"/>
     <w:rsid w:val="00163134"/>
     <w:rsid w:val="001644C4"/>
     <w:rsid w:val="00164EEB"/>
     <w:rsid w:val="00165722"/>
     <w:rsid w:val="00166A2C"/>
     <w:rsid w:val="00166BCB"/>
     <w:rsid w:val="00166D46"/>
     <w:rsid w:val="001672B9"/>
     <w:rsid w:val="001672DC"/>
     <w:rsid w:val="00167B33"/>
     <w:rsid w:val="00171379"/>
     <w:rsid w:val="00172222"/>
+    <w:rsid w:val="0017310B"/>
     <w:rsid w:val="00173683"/>
     <w:rsid w:val="001739C2"/>
     <w:rsid w:val="00173BCE"/>
     <w:rsid w:val="001748F2"/>
     <w:rsid w:val="00174AEC"/>
     <w:rsid w:val="00175250"/>
     <w:rsid w:val="001754E8"/>
     <w:rsid w:val="00175DEB"/>
     <w:rsid w:val="001761A1"/>
+    <w:rsid w:val="001806AA"/>
     <w:rsid w:val="00180FE2"/>
     <w:rsid w:val="0018125F"/>
     <w:rsid w:val="0018129B"/>
     <w:rsid w:val="00182980"/>
     <w:rsid w:val="00183C01"/>
     <w:rsid w:val="00183DC5"/>
     <w:rsid w:val="001841E5"/>
     <w:rsid w:val="001846C3"/>
     <w:rsid w:val="00186BD6"/>
     <w:rsid w:val="00187146"/>
+    <w:rsid w:val="0018738C"/>
     <w:rsid w:val="00190807"/>
     <w:rsid w:val="00192D9D"/>
     <w:rsid w:val="00193F02"/>
     <w:rsid w:val="00194A57"/>
     <w:rsid w:val="00196138"/>
     <w:rsid w:val="0019681D"/>
     <w:rsid w:val="00196B4D"/>
     <w:rsid w:val="001970C1"/>
     <w:rsid w:val="00197402"/>
     <w:rsid w:val="001A110F"/>
     <w:rsid w:val="001A14D3"/>
     <w:rsid w:val="001A1B87"/>
     <w:rsid w:val="001A2DD1"/>
     <w:rsid w:val="001A3A32"/>
     <w:rsid w:val="001A511C"/>
     <w:rsid w:val="001A5A18"/>
     <w:rsid w:val="001A6DF4"/>
     <w:rsid w:val="001A7648"/>
     <w:rsid w:val="001B2F19"/>
     <w:rsid w:val="001B360C"/>
     <w:rsid w:val="001B397F"/>
     <w:rsid w:val="001B47F4"/>
     <w:rsid w:val="001B4B82"/>
     <w:rsid w:val="001B5528"/>
     <w:rsid w:val="001B7EBD"/>
     <w:rsid w:val="001C05E4"/>
     <w:rsid w:val="001C0843"/>
     <w:rsid w:val="001C0DA8"/>
     <w:rsid w:val="001C11CD"/>
     <w:rsid w:val="001C24B2"/>
     <w:rsid w:val="001C2B6B"/>
     <w:rsid w:val="001C2EF3"/>
     <w:rsid w:val="001C3A45"/>
     <w:rsid w:val="001C4105"/>
     <w:rsid w:val="001C49C7"/>
+    <w:rsid w:val="001C63C2"/>
+    <w:rsid w:val="001C77F0"/>
     <w:rsid w:val="001C7B8C"/>
     <w:rsid w:val="001D123E"/>
     <w:rsid w:val="001D30BF"/>
     <w:rsid w:val="001D3786"/>
     <w:rsid w:val="001D386D"/>
     <w:rsid w:val="001D388F"/>
     <w:rsid w:val="001D475B"/>
     <w:rsid w:val="001D4D32"/>
     <w:rsid w:val="001D6B80"/>
     <w:rsid w:val="001E099A"/>
     <w:rsid w:val="001E2D9C"/>
     <w:rsid w:val="001E2EDB"/>
     <w:rsid w:val="001E2F60"/>
     <w:rsid w:val="001E307E"/>
+    <w:rsid w:val="001E3481"/>
     <w:rsid w:val="001E36E1"/>
     <w:rsid w:val="001E3B0B"/>
     <w:rsid w:val="001E3E34"/>
     <w:rsid w:val="001E3F07"/>
     <w:rsid w:val="001E4255"/>
     <w:rsid w:val="001E4397"/>
     <w:rsid w:val="001E4A3A"/>
     <w:rsid w:val="001E5775"/>
     <w:rsid w:val="001E6B68"/>
+    <w:rsid w:val="001E6F5E"/>
     <w:rsid w:val="001E7782"/>
     <w:rsid w:val="001F0590"/>
     <w:rsid w:val="001F0903"/>
     <w:rsid w:val="001F0DF7"/>
     <w:rsid w:val="001F263E"/>
     <w:rsid w:val="001F39C3"/>
     <w:rsid w:val="001F4355"/>
     <w:rsid w:val="001F4BEF"/>
     <w:rsid w:val="001F5379"/>
     <w:rsid w:val="001F6279"/>
     <w:rsid w:val="001F637E"/>
     <w:rsid w:val="001F653D"/>
     <w:rsid w:val="001F7E09"/>
     <w:rsid w:val="00203B3B"/>
     <w:rsid w:val="00203EF0"/>
     <w:rsid w:val="0020425C"/>
     <w:rsid w:val="002051C7"/>
     <w:rsid w:val="002065F9"/>
     <w:rsid w:val="0020691C"/>
     <w:rsid w:val="00207EE3"/>
+    <w:rsid w:val="0021065E"/>
+    <w:rsid w:val="00212D85"/>
     <w:rsid w:val="00213295"/>
     <w:rsid w:val="00213A30"/>
     <w:rsid w:val="002150F3"/>
     <w:rsid w:val="002152AD"/>
     <w:rsid w:val="00215766"/>
     <w:rsid w:val="00216089"/>
     <w:rsid w:val="002162B9"/>
     <w:rsid w:val="00216798"/>
+    <w:rsid w:val="00216994"/>
     <w:rsid w:val="00220B59"/>
     <w:rsid w:val="0022135B"/>
+    <w:rsid w:val="00221569"/>
     <w:rsid w:val="0022168D"/>
     <w:rsid w:val="00223772"/>
     <w:rsid w:val="00224D8B"/>
     <w:rsid w:val="00225317"/>
     <w:rsid w:val="00225AB7"/>
     <w:rsid w:val="002264BC"/>
     <w:rsid w:val="00227A78"/>
     <w:rsid w:val="00230F3E"/>
     <w:rsid w:val="002312EC"/>
     <w:rsid w:val="00231543"/>
     <w:rsid w:val="002319B0"/>
     <w:rsid w:val="002329FC"/>
     <w:rsid w:val="0023319C"/>
     <w:rsid w:val="00233AD1"/>
     <w:rsid w:val="00233C08"/>
     <w:rsid w:val="0023566B"/>
     <w:rsid w:val="00236106"/>
     <w:rsid w:val="00236517"/>
     <w:rsid w:val="00243CB1"/>
     <w:rsid w:val="00245687"/>
     <w:rsid w:val="00245BB9"/>
     <w:rsid w:val="00246412"/>
     <w:rsid w:val="00246CC6"/>
     <w:rsid w:val="00247CB5"/>
     <w:rsid w:val="00250E5D"/>
     <w:rsid w:val="002514A7"/>
     <w:rsid w:val="00252ACC"/>
+    <w:rsid w:val="00252AE7"/>
     <w:rsid w:val="002531AA"/>
     <w:rsid w:val="00254410"/>
     <w:rsid w:val="0025473D"/>
     <w:rsid w:val="00254B01"/>
     <w:rsid w:val="00255067"/>
     <w:rsid w:val="00256472"/>
     <w:rsid w:val="002564D5"/>
     <w:rsid w:val="00260D04"/>
     <w:rsid w:val="002615C9"/>
     <w:rsid w:val="00263040"/>
+    <w:rsid w:val="00263D4F"/>
     <w:rsid w:val="00264B54"/>
     <w:rsid w:val="002662BD"/>
     <w:rsid w:val="00266D31"/>
     <w:rsid w:val="0027099A"/>
     <w:rsid w:val="00273075"/>
     <w:rsid w:val="00273D47"/>
     <w:rsid w:val="00274F08"/>
     <w:rsid w:val="00275181"/>
     <w:rsid w:val="00275CB5"/>
     <w:rsid w:val="00275F0F"/>
     <w:rsid w:val="0027780F"/>
     <w:rsid w:val="002778CB"/>
     <w:rsid w:val="00277EC0"/>
     <w:rsid w:val="00280AC1"/>
     <w:rsid w:val="00280ADD"/>
     <w:rsid w:val="00280B3F"/>
     <w:rsid w:val="00280BBB"/>
     <w:rsid w:val="00281217"/>
     <w:rsid w:val="00282275"/>
     <w:rsid w:val="0028232D"/>
     <w:rsid w:val="00282825"/>
     <w:rsid w:val="00282D4D"/>
     <w:rsid w:val="00283B3B"/>
     <w:rsid w:val="00284D57"/>
+    <w:rsid w:val="00284E7C"/>
     <w:rsid w:val="00286337"/>
     <w:rsid w:val="00286498"/>
     <w:rsid w:val="00286D03"/>
     <w:rsid w:val="00287147"/>
     <w:rsid w:val="002875F3"/>
     <w:rsid w:val="00287692"/>
+    <w:rsid w:val="00287808"/>
     <w:rsid w:val="0029014D"/>
     <w:rsid w:val="002901DF"/>
     <w:rsid w:val="0029073E"/>
     <w:rsid w:val="00291208"/>
     <w:rsid w:val="00291F07"/>
     <w:rsid w:val="00292DF3"/>
     <w:rsid w:val="002949A3"/>
     <w:rsid w:val="00297455"/>
     <w:rsid w:val="00297A99"/>
     <w:rsid w:val="002A02AB"/>
     <w:rsid w:val="002A13FE"/>
     <w:rsid w:val="002A1C04"/>
     <w:rsid w:val="002A27CC"/>
     <w:rsid w:val="002A288A"/>
     <w:rsid w:val="002A357F"/>
     <w:rsid w:val="002A388C"/>
+    <w:rsid w:val="002A696C"/>
     <w:rsid w:val="002A6A4E"/>
     <w:rsid w:val="002A6F39"/>
     <w:rsid w:val="002A7316"/>
     <w:rsid w:val="002A7D28"/>
     <w:rsid w:val="002B1184"/>
     <w:rsid w:val="002B18CD"/>
     <w:rsid w:val="002B356E"/>
     <w:rsid w:val="002B4A31"/>
     <w:rsid w:val="002B4B57"/>
     <w:rsid w:val="002B50C3"/>
     <w:rsid w:val="002B5874"/>
     <w:rsid w:val="002B5B63"/>
     <w:rsid w:val="002B5CA3"/>
     <w:rsid w:val="002B5DA6"/>
+    <w:rsid w:val="002B66B5"/>
     <w:rsid w:val="002B687A"/>
     <w:rsid w:val="002B767A"/>
     <w:rsid w:val="002B7D9B"/>
     <w:rsid w:val="002C000D"/>
     <w:rsid w:val="002C057D"/>
     <w:rsid w:val="002C2EFF"/>
     <w:rsid w:val="002C351F"/>
     <w:rsid w:val="002C4B68"/>
     <w:rsid w:val="002C56C1"/>
     <w:rsid w:val="002C5CE5"/>
     <w:rsid w:val="002C7140"/>
     <w:rsid w:val="002D0351"/>
     <w:rsid w:val="002D14E2"/>
     <w:rsid w:val="002D2A36"/>
     <w:rsid w:val="002D31C7"/>
     <w:rsid w:val="002D3A24"/>
+    <w:rsid w:val="002D3B2B"/>
     <w:rsid w:val="002D4658"/>
     <w:rsid w:val="002D4756"/>
     <w:rsid w:val="002D4CFD"/>
     <w:rsid w:val="002D500E"/>
     <w:rsid w:val="002D602E"/>
+    <w:rsid w:val="002D6282"/>
     <w:rsid w:val="002D7127"/>
     <w:rsid w:val="002E0C03"/>
     <w:rsid w:val="002E11C5"/>
     <w:rsid w:val="002E1702"/>
     <w:rsid w:val="002E1E5A"/>
     <w:rsid w:val="002E2D93"/>
     <w:rsid w:val="002E31B5"/>
     <w:rsid w:val="002E61AC"/>
     <w:rsid w:val="002E6232"/>
     <w:rsid w:val="002E641E"/>
     <w:rsid w:val="002E6D5F"/>
     <w:rsid w:val="002E6F2C"/>
     <w:rsid w:val="002F0123"/>
     <w:rsid w:val="002F09A5"/>
     <w:rsid w:val="002F15CC"/>
     <w:rsid w:val="002F26B2"/>
+    <w:rsid w:val="002F2CEC"/>
     <w:rsid w:val="002F33BB"/>
     <w:rsid w:val="002F3C10"/>
     <w:rsid w:val="002F4F07"/>
     <w:rsid w:val="002F541E"/>
     <w:rsid w:val="002F5596"/>
     <w:rsid w:val="002F5732"/>
     <w:rsid w:val="002F584F"/>
     <w:rsid w:val="002F6F0F"/>
     <w:rsid w:val="002F7BDF"/>
     <w:rsid w:val="002F7E4A"/>
     <w:rsid w:val="002F7E89"/>
     <w:rsid w:val="0030011C"/>
     <w:rsid w:val="00300AD7"/>
     <w:rsid w:val="00301017"/>
     <w:rsid w:val="00302120"/>
     <w:rsid w:val="00302958"/>
     <w:rsid w:val="00306E31"/>
     <w:rsid w:val="00310871"/>
     <w:rsid w:val="00311B10"/>
+    <w:rsid w:val="00311FE1"/>
     <w:rsid w:val="00312696"/>
     <w:rsid w:val="003132C6"/>
+    <w:rsid w:val="003139C1"/>
     <w:rsid w:val="00313E31"/>
     <w:rsid w:val="00313FA8"/>
     <w:rsid w:val="00314053"/>
+    <w:rsid w:val="003140C6"/>
+    <w:rsid w:val="00314A80"/>
     <w:rsid w:val="00316585"/>
     <w:rsid w:val="003169AD"/>
     <w:rsid w:val="00317D6A"/>
     <w:rsid w:val="00320DB1"/>
     <w:rsid w:val="003228BF"/>
     <w:rsid w:val="00323493"/>
     <w:rsid w:val="00323BE2"/>
     <w:rsid w:val="00324754"/>
     <w:rsid w:val="00324C8E"/>
+    <w:rsid w:val="00326072"/>
     <w:rsid w:val="003277D6"/>
     <w:rsid w:val="00330FDB"/>
     <w:rsid w:val="00331908"/>
     <w:rsid w:val="00332ACB"/>
     <w:rsid w:val="00336115"/>
     <w:rsid w:val="00337009"/>
     <w:rsid w:val="00337CD0"/>
     <w:rsid w:val="00342867"/>
     <w:rsid w:val="00342A41"/>
     <w:rsid w:val="003432F7"/>
     <w:rsid w:val="00344844"/>
     <w:rsid w:val="00344D08"/>
     <w:rsid w:val="0034544D"/>
     <w:rsid w:val="00345597"/>
     <w:rsid w:val="003470D5"/>
     <w:rsid w:val="00347DCA"/>
     <w:rsid w:val="0035005A"/>
     <w:rsid w:val="00351EC0"/>
     <w:rsid w:val="00354712"/>
     <w:rsid w:val="003554F5"/>
     <w:rsid w:val="003557A0"/>
     <w:rsid w:val="003574DD"/>
     <w:rsid w:val="00360985"/>
     <w:rsid w:val="00360A01"/>
     <w:rsid w:val="003611B4"/>
@@ -15819,112 +15662,116 @@
     <w:rsid w:val="00364F44"/>
     <w:rsid w:val="00366215"/>
     <w:rsid w:val="0036658F"/>
     <w:rsid w:val="003667C0"/>
     <w:rsid w:val="003668B8"/>
     <w:rsid w:val="00367620"/>
     <w:rsid w:val="00370648"/>
     <w:rsid w:val="00371009"/>
     <w:rsid w:val="00371072"/>
     <w:rsid w:val="00371DBD"/>
     <w:rsid w:val="00372338"/>
     <w:rsid w:val="00372680"/>
     <w:rsid w:val="003735E4"/>
     <w:rsid w:val="00373927"/>
     <w:rsid w:val="00373BF8"/>
     <w:rsid w:val="00374172"/>
     <w:rsid w:val="0037535F"/>
     <w:rsid w:val="003779F0"/>
     <w:rsid w:val="00377FB8"/>
     <w:rsid w:val="00380002"/>
     <w:rsid w:val="00380721"/>
     <w:rsid w:val="00380A7E"/>
     <w:rsid w:val="00381C99"/>
     <w:rsid w:val="00383313"/>
     <w:rsid w:val="0038360D"/>
+    <w:rsid w:val="00383832"/>
     <w:rsid w:val="00383E1E"/>
     <w:rsid w:val="00383F07"/>
     <w:rsid w:val="003842DC"/>
     <w:rsid w:val="00384542"/>
     <w:rsid w:val="00384C59"/>
     <w:rsid w:val="00385831"/>
     <w:rsid w:val="00385ADA"/>
     <w:rsid w:val="00385B2D"/>
     <w:rsid w:val="00385DDE"/>
     <w:rsid w:val="0038637A"/>
     <w:rsid w:val="0038674A"/>
     <w:rsid w:val="003904E8"/>
     <w:rsid w:val="0039064D"/>
+    <w:rsid w:val="00391CF2"/>
     <w:rsid w:val="00393B8E"/>
     <w:rsid w:val="00394BF0"/>
     <w:rsid w:val="00396D64"/>
     <w:rsid w:val="00396FB5"/>
     <w:rsid w:val="00396FCE"/>
     <w:rsid w:val="003A033E"/>
     <w:rsid w:val="003A1078"/>
     <w:rsid w:val="003A21C0"/>
     <w:rsid w:val="003A23F0"/>
     <w:rsid w:val="003A2793"/>
     <w:rsid w:val="003A2C5E"/>
     <w:rsid w:val="003A32B7"/>
     <w:rsid w:val="003A3A13"/>
     <w:rsid w:val="003A4C51"/>
     <w:rsid w:val="003A541C"/>
     <w:rsid w:val="003B0977"/>
     <w:rsid w:val="003B1726"/>
     <w:rsid w:val="003B204C"/>
     <w:rsid w:val="003B34D1"/>
     <w:rsid w:val="003B3943"/>
     <w:rsid w:val="003B3DCC"/>
     <w:rsid w:val="003B3E18"/>
     <w:rsid w:val="003B3FF4"/>
     <w:rsid w:val="003B4155"/>
     <w:rsid w:val="003B4784"/>
     <w:rsid w:val="003B5976"/>
     <w:rsid w:val="003B5A5C"/>
     <w:rsid w:val="003B6DF0"/>
     <w:rsid w:val="003B761A"/>
     <w:rsid w:val="003B7C09"/>
     <w:rsid w:val="003B7DA5"/>
     <w:rsid w:val="003C0942"/>
     <w:rsid w:val="003C1954"/>
     <w:rsid w:val="003C1980"/>
     <w:rsid w:val="003C1AEF"/>
     <w:rsid w:val="003C23D9"/>
     <w:rsid w:val="003C37F0"/>
     <w:rsid w:val="003C402C"/>
     <w:rsid w:val="003C459B"/>
     <w:rsid w:val="003C644D"/>
     <w:rsid w:val="003D06F4"/>
     <w:rsid w:val="003D2705"/>
     <w:rsid w:val="003D343B"/>
     <w:rsid w:val="003D3EBB"/>
+    <w:rsid w:val="003D5CDF"/>
     <w:rsid w:val="003D63A9"/>
     <w:rsid w:val="003D7635"/>
     <w:rsid w:val="003D779E"/>
     <w:rsid w:val="003D786A"/>
     <w:rsid w:val="003E087B"/>
+    <w:rsid w:val="003E0CC8"/>
     <w:rsid w:val="003E2494"/>
     <w:rsid w:val="003E39C1"/>
     <w:rsid w:val="003E3F6B"/>
     <w:rsid w:val="003E4523"/>
     <w:rsid w:val="003E4561"/>
     <w:rsid w:val="003E62F3"/>
     <w:rsid w:val="003E67E7"/>
     <w:rsid w:val="003E6BD4"/>
     <w:rsid w:val="003E79FF"/>
     <w:rsid w:val="003F086A"/>
     <w:rsid w:val="003F0BC0"/>
     <w:rsid w:val="003F1619"/>
     <w:rsid w:val="003F471D"/>
     <w:rsid w:val="003F4AB3"/>
     <w:rsid w:val="003F6039"/>
     <w:rsid w:val="003F6408"/>
     <w:rsid w:val="003F7869"/>
     <w:rsid w:val="003F7A0F"/>
     <w:rsid w:val="003F7C00"/>
     <w:rsid w:val="004000EE"/>
     <w:rsid w:val="004005F8"/>
     <w:rsid w:val="00400C0D"/>
     <w:rsid w:val="00401914"/>
     <w:rsid w:val="00401A33"/>
     <w:rsid w:val="00401E27"/>
@@ -15944,783 +15791,848 @@
     <w:rsid w:val="00416D93"/>
     <w:rsid w:val="00416DA8"/>
     <w:rsid w:val="00416DBF"/>
     <w:rsid w:val="00417813"/>
     <w:rsid w:val="00422AFB"/>
     <w:rsid w:val="00423903"/>
     <w:rsid w:val="00425C1A"/>
     <w:rsid w:val="00426E88"/>
     <w:rsid w:val="00426FF2"/>
     <w:rsid w:val="00427552"/>
     <w:rsid w:val="00430A68"/>
     <w:rsid w:val="00431863"/>
     <w:rsid w:val="00431D43"/>
     <w:rsid w:val="00431E66"/>
     <w:rsid w:val="00432460"/>
     <w:rsid w:val="00432BDC"/>
     <w:rsid w:val="00433C1D"/>
     <w:rsid w:val="00433E7D"/>
     <w:rsid w:val="004341AB"/>
     <w:rsid w:val="004345F0"/>
     <w:rsid w:val="00434A47"/>
     <w:rsid w:val="00435D93"/>
     <w:rsid w:val="00436FA9"/>
     <w:rsid w:val="00437BC0"/>
     <w:rsid w:val="00441913"/>
+    <w:rsid w:val="004423AC"/>
     <w:rsid w:val="00443B9F"/>
     <w:rsid w:val="00444307"/>
     <w:rsid w:val="004449A5"/>
     <w:rsid w:val="00444CDD"/>
     <w:rsid w:val="0044575E"/>
     <w:rsid w:val="00445BEA"/>
     <w:rsid w:val="00450530"/>
     <w:rsid w:val="00451A5E"/>
     <w:rsid w:val="00452C31"/>
     <w:rsid w:val="0045307F"/>
     <w:rsid w:val="004534BA"/>
     <w:rsid w:val="00453711"/>
     <w:rsid w:val="004543BA"/>
     <w:rsid w:val="004544C9"/>
     <w:rsid w:val="00454970"/>
     <w:rsid w:val="00454EFA"/>
     <w:rsid w:val="00457FA6"/>
     <w:rsid w:val="004601EC"/>
     <w:rsid w:val="00461975"/>
     <w:rsid w:val="00462226"/>
     <w:rsid w:val="004635B8"/>
     <w:rsid w:val="00463B74"/>
     <w:rsid w:val="00463E28"/>
     <w:rsid w:val="00464526"/>
     <w:rsid w:val="00464BCF"/>
     <w:rsid w:val="00465975"/>
     <w:rsid w:val="00465DA1"/>
     <w:rsid w:val="0046713F"/>
     <w:rsid w:val="00467758"/>
     <w:rsid w:val="004701BB"/>
     <w:rsid w:val="00470495"/>
     <w:rsid w:val="00470864"/>
     <w:rsid w:val="00470934"/>
     <w:rsid w:val="0047326A"/>
     <w:rsid w:val="00473B0F"/>
     <w:rsid w:val="00474334"/>
     <w:rsid w:val="00475034"/>
     <w:rsid w:val="00475904"/>
     <w:rsid w:val="00475C71"/>
     <w:rsid w:val="004763F5"/>
     <w:rsid w:val="004766C5"/>
     <w:rsid w:val="004815B5"/>
     <w:rsid w:val="00482607"/>
     <w:rsid w:val="00483955"/>
     <w:rsid w:val="00483AB3"/>
     <w:rsid w:val="00484710"/>
     <w:rsid w:val="00484833"/>
+    <w:rsid w:val="00484F7A"/>
     <w:rsid w:val="00486849"/>
     <w:rsid w:val="00487AE1"/>
     <w:rsid w:val="0049056A"/>
     <w:rsid w:val="00490F33"/>
     <w:rsid w:val="004917B7"/>
     <w:rsid w:val="0049197A"/>
+    <w:rsid w:val="004919AF"/>
     <w:rsid w:val="00491DCB"/>
     <w:rsid w:val="004932E5"/>
     <w:rsid w:val="004933E8"/>
     <w:rsid w:val="00493B9C"/>
     <w:rsid w:val="00494BDB"/>
     <w:rsid w:val="00495804"/>
     <w:rsid w:val="0049612C"/>
     <w:rsid w:val="0049665C"/>
     <w:rsid w:val="004973A8"/>
     <w:rsid w:val="00497930"/>
     <w:rsid w:val="00497F8C"/>
     <w:rsid w:val="004A1022"/>
     <w:rsid w:val="004A20CC"/>
     <w:rsid w:val="004A4FB3"/>
     <w:rsid w:val="004A5548"/>
     <w:rsid w:val="004A5A00"/>
     <w:rsid w:val="004A6922"/>
     <w:rsid w:val="004A6CB6"/>
     <w:rsid w:val="004A72A0"/>
+    <w:rsid w:val="004A7D2F"/>
+    <w:rsid w:val="004B2B6D"/>
     <w:rsid w:val="004B3449"/>
     <w:rsid w:val="004B374E"/>
     <w:rsid w:val="004B4FC3"/>
     <w:rsid w:val="004B51AD"/>
     <w:rsid w:val="004B597A"/>
     <w:rsid w:val="004B5A06"/>
     <w:rsid w:val="004B70A0"/>
     <w:rsid w:val="004B72ED"/>
     <w:rsid w:val="004C0FB9"/>
     <w:rsid w:val="004C19A1"/>
     <w:rsid w:val="004C2282"/>
     <w:rsid w:val="004C414D"/>
     <w:rsid w:val="004C4940"/>
+    <w:rsid w:val="004C6490"/>
     <w:rsid w:val="004C6794"/>
     <w:rsid w:val="004C6FD6"/>
     <w:rsid w:val="004C7183"/>
     <w:rsid w:val="004C73A8"/>
     <w:rsid w:val="004D0237"/>
     <w:rsid w:val="004D03CD"/>
     <w:rsid w:val="004D1DD8"/>
     <w:rsid w:val="004D4867"/>
     <w:rsid w:val="004D628E"/>
     <w:rsid w:val="004D6B59"/>
     <w:rsid w:val="004D6E4B"/>
     <w:rsid w:val="004D7B6F"/>
     <w:rsid w:val="004E0BC0"/>
     <w:rsid w:val="004E206D"/>
     <w:rsid w:val="004E2907"/>
     <w:rsid w:val="004E319C"/>
     <w:rsid w:val="004E3B38"/>
     <w:rsid w:val="004E4372"/>
     <w:rsid w:val="004E46FF"/>
     <w:rsid w:val="004E47E3"/>
     <w:rsid w:val="004E63E0"/>
     <w:rsid w:val="004E63F8"/>
+    <w:rsid w:val="004E6E3B"/>
     <w:rsid w:val="004F04AC"/>
     <w:rsid w:val="004F0CDB"/>
     <w:rsid w:val="004F1177"/>
     <w:rsid w:val="004F16EA"/>
     <w:rsid w:val="004F17AE"/>
     <w:rsid w:val="004F1923"/>
     <w:rsid w:val="004F1A40"/>
     <w:rsid w:val="004F2643"/>
     <w:rsid w:val="004F44C4"/>
     <w:rsid w:val="004F4937"/>
     <w:rsid w:val="004F4E03"/>
     <w:rsid w:val="004F685A"/>
     <w:rsid w:val="005009CB"/>
     <w:rsid w:val="00502441"/>
     <w:rsid w:val="005035FE"/>
     <w:rsid w:val="00503767"/>
     <w:rsid w:val="005052C1"/>
+    <w:rsid w:val="005054BC"/>
     <w:rsid w:val="0050556C"/>
     <w:rsid w:val="00505BE0"/>
     <w:rsid w:val="00505DA2"/>
     <w:rsid w:val="0050703C"/>
     <w:rsid w:val="00507DD1"/>
     <w:rsid w:val="00511D5A"/>
     <w:rsid w:val="0051228B"/>
     <w:rsid w:val="00513599"/>
     <w:rsid w:val="005141A5"/>
     <w:rsid w:val="00514281"/>
     <w:rsid w:val="0051460C"/>
     <w:rsid w:val="00514874"/>
     <w:rsid w:val="00514A9F"/>
     <w:rsid w:val="0051622A"/>
     <w:rsid w:val="0051704F"/>
     <w:rsid w:val="00517610"/>
     <w:rsid w:val="00520105"/>
     <w:rsid w:val="0052048B"/>
     <w:rsid w:val="00521160"/>
     <w:rsid w:val="005223A4"/>
     <w:rsid w:val="005231DF"/>
+    <w:rsid w:val="00525D81"/>
     <w:rsid w:val="005261BC"/>
     <w:rsid w:val="00526343"/>
     <w:rsid w:val="00531577"/>
     <w:rsid w:val="0053316B"/>
     <w:rsid w:val="00534E0E"/>
     <w:rsid w:val="005353C1"/>
     <w:rsid w:val="00536EC5"/>
     <w:rsid w:val="00536FAD"/>
     <w:rsid w:val="00537303"/>
     <w:rsid w:val="005447C3"/>
     <w:rsid w:val="005455A2"/>
     <w:rsid w:val="00546102"/>
     <w:rsid w:val="00546B81"/>
     <w:rsid w:val="00546BB8"/>
     <w:rsid w:val="0054708B"/>
     <w:rsid w:val="00550AF5"/>
+    <w:rsid w:val="00552074"/>
     <w:rsid w:val="00552A47"/>
     <w:rsid w:val="00553889"/>
     <w:rsid w:val="00553A12"/>
     <w:rsid w:val="005552D8"/>
     <w:rsid w:val="005559CB"/>
     <w:rsid w:val="00555F59"/>
     <w:rsid w:val="005567CC"/>
     <w:rsid w:val="00557E4B"/>
     <w:rsid w:val="0056010F"/>
     <w:rsid w:val="005601DA"/>
+    <w:rsid w:val="00561877"/>
     <w:rsid w:val="005619B7"/>
     <w:rsid w:val="00562701"/>
     <w:rsid w:val="00562E65"/>
     <w:rsid w:val="0056377C"/>
     <w:rsid w:val="00563D08"/>
     <w:rsid w:val="00564BD6"/>
     <w:rsid w:val="005671EA"/>
     <w:rsid w:val="0057033B"/>
     <w:rsid w:val="00571AD3"/>
     <w:rsid w:val="0057203B"/>
     <w:rsid w:val="00572BB5"/>
     <w:rsid w:val="00574A0F"/>
+    <w:rsid w:val="00575023"/>
     <w:rsid w:val="005761FD"/>
     <w:rsid w:val="00576544"/>
     <w:rsid w:val="005766B6"/>
     <w:rsid w:val="00576D31"/>
+    <w:rsid w:val="00576F45"/>
     <w:rsid w:val="00577B6B"/>
     <w:rsid w:val="00580F16"/>
     <w:rsid w:val="00581F24"/>
     <w:rsid w:val="0058253A"/>
     <w:rsid w:val="0058390F"/>
     <w:rsid w:val="00583DE5"/>
     <w:rsid w:val="005842D1"/>
     <w:rsid w:val="005854F9"/>
     <w:rsid w:val="005870EF"/>
     <w:rsid w:val="00591F63"/>
     <w:rsid w:val="0059221D"/>
     <w:rsid w:val="0059266E"/>
     <w:rsid w:val="00592D3D"/>
     <w:rsid w:val="00592E9D"/>
     <w:rsid w:val="00595A6C"/>
     <w:rsid w:val="00595ED1"/>
     <w:rsid w:val="00597E20"/>
+    <w:rsid w:val="005A48E5"/>
     <w:rsid w:val="005A50B6"/>
     <w:rsid w:val="005A56A2"/>
     <w:rsid w:val="005A75F1"/>
+    <w:rsid w:val="005A7B04"/>
     <w:rsid w:val="005B013D"/>
     <w:rsid w:val="005B04D2"/>
     <w:rsid w:val="005B06BB"/>
     <w:rsid w:val="005B1C15"/>
     <w:rsid w:val="005B47BD"/>
     <w:rsid w:val="005B4C0F"/>
     <w:rsid w:val="005B56D7"/>
     <w:rsid w:val="005B5B6E"/>
     <w:rsid w:val="005B7823"/>
     <w:rsid w:val="005C200B"/>
     <w:rsid w:val="005C2050"/>
     <w:rsid w:val="005C24DA"/>
     <w:rsid w:val="005C26DD"/>
     <w:rsid w:val="005C292F"/>
     <w:rsid w:val="005C2A35"/>
     <w:rsid w:val="005C4A6F"/>
     <w:rsid w:val="005C569D"/>
     <w:rsid w:val="005C6215"/>
     <w:rsid w:val="005C6833"/>
+    <w:rsid w:val="005C6C1B"/>
     <w:rsid w:val="005D078D"/>
     <w:rsid w:val="005D238A"/>
     <w:rsid w:val="005D2ACC"/>
     <w:rsid w:val="005D3765"/>
     <w:rsid w:val="005D3790"/>
     <w:rsid w:val="005D3909"/>
+    <w:rsid w:val="005D48CE"/>
     <w:rsid w:val="005D734B"/>
     <w:rsid w:val="005D7D6E"/>
     <w:rsid w:val="005E0162"/>
     <w:rsid w:val="005E08FA"/>
     <w:rsid w:val="005E25FA"/>
     <w:rsid w:val="005E2EBF"/>
     <w:rsid w:val="005E3BB0"/>
     <w:rsid w:val="005E421C"/>
     <w:rsid w:val="005E5908"/>
     <w:rsid w:val="005E5911"/>
     <w:rsid w:val="005E65CD"/>
     <w:rsid w:val="005E772C"/>
     <w:rsid w:val="005F0EB8"/>
     <w:rsid w:val="005F1B1A"/>
     <w:rsid w:val="005F1CC0"/>
+    <w:rsid w:val="005F20FB"/>
     <w:rsid w:val="005F2EB6"/>
     <w:rsid w:val="005F3FAF"/>
     <w:rsid w:val="005F52CA"/>
     <w:rsid w:val="005F7353"/>
     <w:rsid w:val="005F7C18"/>
     <w:rsid w:val="00600048"/>
+    <w:rsid w:val="006000C2"/>
     <w:rsid w:val="00600B27"/>
     <w:rsid w:val="00600E63"/>
     <w:rsid w:val="00601329"/>
     <w:rsid w:val="0060188D"/>
     <w:rsid w:val="006018C4"/>
     <w:rsid w:val="00602865"/>
     <w:rsid w:val="00606865"/>
     <w:rsid w:val="0060689F"/>
     <w:rsid w:val="0060783E"/>
     <w:rsid w:val="00610A79"/>
     <w:rsid w:val="00610F03"/>
     <w:rsid w:val="00611532"/>
     <w:rsid w:val="00612BF3"/>
     <w:rsid w:val="006141F0"/>
     <w:rsid w:val="0061490A"/>
     <w:rsid w:val="006157F5"/>
     <w:rsid w:val="00616B6D"/>
     <w:rsid w:val="006175F4"/>
     <w:rsid w:val="00620375"/>
+    <w:rsid w:val="00620FCE"/>
     <w:rsid w:val="00621094"/>
     <w:rsid w:val="0062119D"/>
     <w:rsid w:val="00621BF4"/>
     <w:rsid w:val="00621DF5"/>
     <w:rsid w:val="00622C20"/>
     <w:rsid w:val="0062324C"/>
     <w:rsid w:val="00623B72"/>
+    <w:rsid w:val="00624D78"/>
     <w:rsid w:val="00626A12"/>
     <w:rsid w:val="00626A98"/>
+    <w:rsid w:val="00631486"/>
     <w:rsid w:val="00631D08"/>
     <w:rsid w:val="006327E1"/>
     <w:rsid w:val="00633D5B"/>
     <w:rsid w:val="0063572B"/>
     <w:rsid w:val="006358A1"/>
     <w:rsid w:val="00637203"/>
     <w:rsid w:val="006412AE"/>
     <w:rsid w:val="00641716"/>
     <w:rsid w:val="006419B0"/>
     <w:rsid w:val="00642D52"/>
+    <w:rsid w:val="0064429E"/>
     <w:rsid w:val="00644D03"/>
     <w:rsid w:val="00645041"/>
     <w:rsid w:val="00645369"/>
+    <w:rsid w:val="0064549C"/>
     <w:rsid w:val="00650E98"/>
     <w:rsid w:val="00651C59"/>
     <w:rsid w:val="006526E7"/>
     <w:rsid w:val="00654001"/>
     <w:rsid w:val="0065448F"/>
     <w:rsid w:val="00654925"/>
     <w:rsid w:val="00654D09"/>
     <w:rsid w:val="00656080"/>
     <w:rsid w:val="00657515"/>
     <w:rsid w:val="00657679"/>
     <w:rsid w:val="00660580"/>
     <w:rsid w:val="00660ADF"/>
     <w:rsid w:val="006626BC"/>
     <w:rsid w:val="00662D60"/>
     <w:rsid w:val="00662D81"/>
     <w:rsid w:val="006632A6"/>
     <w:rsid w:val="00663DE1"/>
     <w:rsid w:val="00663FB0"/>
     <w:rsid w:val="00664450"/>
     <w:rsid w:val="00664665"/>
     <w:rsid w:val="00665BC8"/>
     <w:rsid w:val="00666560"/>
     <w:rsid w:val="00667207"/>
     <w:rsid w:val="006672D8"/>
     <w:rsid w:val="00667398"/>
     <w:rsid w:val="00667F1F"/>
     <w:rsid w:val="0067111B"/>
     <w:rsid w:val="00671129"/>
+    <w:rsid w:val="006717A6"/>
     <w:rsid w:val="006717F5"/>
     <w:rsid w:val="00672EA6"/>
     <w:rsid w:val="00673355"/>
     <w:rsid w:val="006737CA"/>
     <w:rsid w:val="00673D35"/>
     <w:rsid w:val="00674472"/>
     <w:rsid w:val="00674E02"/>
     <w:rsid w:val="00674E6C"/>
     <w:rsid w:val="00676941"/>
     <w:rsid w:val="00676AF8"/>
     <w:rsid w:val="006800B2"/>
     <w:rsid w:val="00680B22"/>
     <w:rsid w:val="0068405B"/>
     <w:rsid w:val="00684550"/>
     <w:rsid w:val="00685EAD"/>
     <w:rsid w:val="0068642D"/>
     <w:rsid w:val="00686C8C"/>
     <w:rsid w:val="00690D60"/>
     <w:rsid w:val="00691D3A"/>
     <w:rsid w:val="0069304B"/>
     <w:rsid w:val="00696801"/>
+    <w:rsid w:val="00697C3A"/>
     <w:rsid w:val="006A0058"/>
     <w:rsid w:val="006A0A85"/>
     <w:rsid w:val="006A17EB"/>
     <w:rsid w:val="006A19FA"/>
     <w:rsid w:val="006A1F59"/>
     <w:rsid w:val="006A2218"/>
     <w:rsid w:val="006A276E"/>
     <w:rsid w:val="006A2951"/>
     <w:rsid w:val="006A3D67"/>
     <w:rsid w:val="006A3E80"/>
     <w:rsid w:val="006A490B"/>
     <w:rsid w:val="006A6EBC"/>
     <w:rsid w:val="006B08DF"/>
     <w:rsid w:val="006B0BF4"/>
     <w:rsid w:val="006B14FF"/>
     <w:rsid w:val="006B2833"/>
     <w:rsid w:val="006B5723"/>
     <w:rsid w:val="006B5E74"/>
     <w:rsid w:val="006B6336"/>
     <w:rsid w:val="006B6EC1"/>
     <w:rsid w:val="006B71D6"/>
     <w:rsid w:val="006C1677"/>
     <w:rsid w:val="006C2A9A"/>
     <w:rsid w:val="006C35A4"/>
     <w:rsid w:val="006C3614"/>
     <w:rsid w:val="006C6873"/>
     <w:rsid w:val="006C6D38"/>
     <w:rsid w:val="006C6E5B"/>
     <w:rsid w:val="006C6E9C"/>
     <w:rsid w:val="006C7105"/>
     <w:rsid w:val="006C72C1"/>
     <w:rsid w:val="006D17D4"/>
     <w:rsid w:val="006D2409"/>
     <w:rsid w:val="006D2564"/>
     <w:rsid w:val="006D2AB1"/>
     <w:rsid w:val="006D3EC7"/>
     <w:rsid w:val="006D479A"/>
     <w:rsid w:val="006D62D6"/>
     <w:rsid w:val="006D76AF"/>
     <w:rsid w:val="006D7931"/>
     <w:rsid w:val="006E0F66"/>
     <w:rsid w:val="006E1914"/>
     <w:rsid w:val="006E1CB7"/>
     <w:rsid w:val="006E2984"/>
+    <w:rsid w:val="006E5ECA"/>
+    <w:rsid w:val="006E7680"/>
     <w:rsid w:val="006F0EDB"/>
     <w:rsid w:val="006F11F3"/>
     <w:rsid w:val="006F15ED"/>
     <w:rsid w:val="006F19B6"/>
     <w:rsid w:val="006F1E1D"/>
     <w:rsid w:val="006F26AA"/>
     <w:rsid w:val="006F692C"/>
     <w:rsid w:val="006F71F8"/>
     <w:rsid w:val="006F7264"/>
     <w:rsid w:val="006F7C04"/>
     <w:rsid w:val="007004DC"/>
     <w:rsid w:val="00701042"/>
     <w:rsid w:val="0070165D"/>
     <w:rsid w:val="00701BEC"/>
     <w:rsid w:val="00701CAA"/>
     <w:rsid w:val="00701F04"/>
     <w:rsid w:val="00701F6F"/>
     <w:rsid w:val="00702A8B"/>
+    <w:rsid w:val="00702D04"/>
     <w:rsid w:val="00702E9B"/>
     <w:rsid w:val="00704AC9"/>
     <w:rsid w:val="00704BE8"/>
     <w:rsid w:val="0070535F"/>
     <w:rsid w:val="00705A88"/>
     <w:rsid w:val="00705F12"/>
     <w:rsid w:val="0070694F"/>
     <w:rsid w:val="007069A8"/>
     <w:rsid w:val="00707AC1"/>
     <w:rsid w:val="00711200"/>
     <w:rsid w:val="0071165E"/>
     <w:rsid w:val="007121FB"/>
     <w:rsid w:val="0071271E"/>
+    <w:rsid w:val="007159C4"/>
     <w:rsid w:val="00716309"/>
+    <w:rsid w:val="00716345"/>
     <w:rsid w:val="00717317"/>
+    <w:rsid w:val="00717746"/>
     <w:rsid w:val="00720708"/>
+    <w:rsid w:val="00721616"/>
     <w:rsid w:val="00721730"/>
     <w:rsid w:val="00721C53"/>
     <w:rsid w:val="00722AA6"/>
     <w:rsid w:val="00724D0A"/>
     <w:rsid w:val="00725293"/>
     <w:rsid w:val="00727027"/>
     <w:rsid w:val="007308AB"/>
     <w:rsid w:val="00731DFD"/>
     <w:rsid w:val="00732FE1"/>
     <w:rsid w:val="007330A0"/>
     <w:rsid w:val="007339C9"/>
     <w:rsid w:val="0073456A"/>
     <w:rsid w:val="0073502F"/>
     <w:rsid w:val="00736FED"/>
     <w:rsid w:val="00737BF2"/>
     <w:rsid w:val="00740AA4"/>
     <w:rsid w:val="0074228B"/>
     <w:rsid w:val="00743879"/>
     <w:rsid w:val="00744091"/>
     <w:rsid w:val="00746E95"/>
     <w:rsid w:val="00747E9C"/>
+    <w:rsid w:val="0075160B"/>
     <w:rsid w:val="007524C0"/>
     <w:rsid w:val="00752E78"/>
     <w:rsid w:val="00753528"/>
     <w:rsid w:val="00753DA2"/>
     <w:rsid w:val="00753F22"/>
     <w:rsid w:val="0075418E"/>
     <w:rsid w:val="0075426D"/>
     <w:rsid w:val="007544D5"/>
     <w:rsid w:val="00754706"/>
     <w:rsid w:val="00755E11"/>
     <w:rsid w:val="00755E80"/>
     <w:rsid w:val="007562F7"/>
     <w:rsid w:val="00761BB2"/>
     <w:rsid w:val="007631F3"/>
     <w:rsid w:val="00763747"/>
     <w:rsid w:val="00763CEB"/>
     <w:rsid w:val="007653CA"/>
     <w:rsid w:val="0076592D"/>
     <w:rsid w:val="0076596D"/>
     <w:rsid w:val="007659D7"/>
     <w:rsid w:val="00766D8E"/>
     <w:rsid w:val="007672B3"/>
     <w:rsid w:val="007705C1"/>
     <w:rsid w:val="007707B2"/>
     <w:rsid w:val="00772F44"/>
     <w:rsid w:val="007733F3"/>
+    <w:rsid w:val="0077373B"/>
     <w:rsid w:val="00773F0C"/>
     <w:rsid w:val="0077499F"/>
     <w:rsid w:val="00775B2D"/>
     <w:rsid w:val="007762D9"/>
     <w:rsid w:val="00777290"/>
     <w:rsid w:val="00777B5A"/>
+    <w:rsid w:val="00781A18"/>
     <w:rsid w:val="00782818"/>
     <w:rsid w:val="0078512F"/>
     <w:rsid w:val="00785786"/>
     <w:rsid w:val="00785EE2"/>
     <w:rsid w:val="007861E6"/>
     <w:rsid w:val="00786550"/>
     <w:rsid w:val="0079201F"/>
     <w:rsid w:val="007925E5"/>
     <w:rsid w:val="00793B63"/>
     <w:rsid w:val="00793FFD"/>
     <w:rsid w:val="007943D0"/>
     <w:rsid w:val="007948A7"/>
     <w:rsid w:val="007953D9"/>
+    <w:rsid w:val="00796C3E"/>
     <w:rsid w:val="007A11A0"/>
     <w:rsid w:val="007A21A8"/>
     <w:rsid w:val="007A306B"/>
     <w:rsid w:val="007A499D"/>
     <w:rsid w:val="007A52AD"/>
     <w:rsid w:val="007A56AA"/>
     <w:rsid w:val="007A68DA"/>
     <w:rsid w:val="007B109D"/>
     <w:rsid w:val="007B1622"/>
+    <w:rsid w:val="007B1AC9"/>
     <w:rsid w:val="007B1CEE"/>
     <w:rsid w:val="007B2211"/>
     <w:rsid w:val="007B2BDE"/>
     <w:rsid w:val="007B2BE2"/>
     <w:rsid w:val="007B313F"/>
+    <w:rsid w:val="007B39E1"/>
     <w:rsid w:val="007B39F9"/>
     <w:rsid w:val="007B6CA7"/>
     <w:rsid w:val="007C04A0"/>
+    <w:rsid w:val="007C1E05"/>
     <w:rsid w:val="007C28BC"/>
     <w:rsid w:val="007C3F92"/>
     <w:rsid w:val="007C4BDE"/>
     <w:rsid w:val="007C521F"/>
     <w:rsid w:val="007C5C82"/>
     <w:rsid w:val="007C62CE"/>
     <w:rsid w:val="007C66F4"/>
     <w:rsid w:val="007D1139"/>
+    <w:rsid w:val="007D128D"/>
     <w:rsid w:val="007D2215"/>
     <w:rsid w:val="007D2C22"/>
     <w:rsid w:val="007D5D87"/>
+    <w:rsid w:val="007D75E8"/>
+    <w:rsid w:val="007D793A"/>
+    <w:rsid w:val="007D7FB1"/>
     <w:rsid w:val="007E168F"/>
     <w:rsid w:val="007E1C81"/>
     <w:rsid w:val="007E22E7"/>
     <w:rsid w:val="007E2C95"/>
     <w:rsid w:val="007E3757"/>
     <w:rsid w:val="007E4221"/>
     <w:rsid w:val="007E50A1"/>
     <w:rsid w:val="007E622F"/>
     <w:rsid w:val="007E738E"/>
     <w:rsid w:val="007F00AB"/>
+    <w:rsid w:val="007F0A7E"/>
     <w:rsid w:val="007F1E2E"/>
     <w:rsid w:val="007F420F"/>
     <w:rsid w:val="007F6785"/>
     <w:rsid w:val="007F719C"/>
     <w:rsid w:val="007F7B0F"/>
     <w:rsid w:val="00803032"/>
     <w:rsid w:val="0080344C"/>
+    <w:rsid w:val="0080385B"/>
     <w:rsid w:val="00804AC9"/>
     <w:rsid w:val="0080589E"/>
     <w:rsid w:val="0080687D"/>
     <w:rsid w:val="008108F5"/>
     <w:rsid w:val="0081123E"/>
     <w:rsid w:val="008129D1"/>
     <w:rsid w:val="00812C33"/>
     <w:rsid w:val="00813BEB"/>
     <w:rsid w:val="00815108"/>
     <w:rsid w:val="0081517C"/>
     <w:rsid w:val="00816F17"/>
     <w:rsid w:val="008207D2"/>
     <w:rsid w:val="00820E43"/>
     <w:rsid w:val="00820E7E"/>
     <w:rsid w:val="00820FA3"/>
     <w:rsid w:val="0082188B"/>
     <w:rsid w:val="00821F74"/>
     <w:rsid w:val="00822033"/>
     <w:rsid w:val="008222F9"/>
     <w:rsid w:val="00822DB9"/>
     <w:rsid w:val="008245B1"/>
     <w:rsid w:val="008265A1"/>
     <w:rsid w:val="00826B34"/>
+    <w:rsid w:val="00827C33"/>
     <w:rsid w:val="008304A4"/>
     <w:rsid w:val="0083113E"/>
     <w:rsid w:val="0083141F"/>
     <w:rsid w:val="008320F0"/>
     <w:rsid w:val="00832EA8"/>
+    <w:rsid w:val="00833394"/>
     <w:rsid w:val="00834F61"/>
     <w:rsid w:val="008365C7"/>
     <w:rsid w:val="0083764D"/>
     <w:rsid w:val="00837F94"/>
     <w:rsid w:val="00840DC7"/>
     <w:rsid w:val="008452AF"/>
     <w:rsid w:val="00845632"/>
     <w:rsid w:val="00846BE6"/>
     <w:rsid w:val="00847D7B"/>
     <w:rsid w:val="00850227"/>
     <w:rsid w:val="00850458"/>
     <w:rsid w:val="0085082C"/>
     <w:rsid w:val="00850A46"/>
+    <w:rsid w:val="00851F92"/>
     <w:rsid w:val="008525B3"/>
     <w:rsid w:val="00853296"/>
     <w:rsid w:val="0085377F"/>
     <w:rsid w:val="00853C30"/>
     <w:rsid w:val="00856B48"/>
     <w:rsid w:val="00856BF2"/>
     <w:rsid w:val="00856FE7"/>
     <w:rsid w:val="008615EA"/>
     <w:rsid w:val="00861834"/>
     <w:rsid w:val="00862991"/>
     <w:rsid w:val="00862A34"/>
     <w:rsid w:val="008631C3"/>
     <w:rsid w:val="0086718B"/>
     <w:rsid w:val="00871A18"/>
     <w:rsid w:val="008720EF"/>
     <w:rsid w:val="00874AB6"/>
     <w:rsid w:val="00874EA7"/>
     <w:rsid w:val="00875CBF"/>
     <w:rsid w:val="00877541"/>
+    <w:rsid w:val="008815A6"/>
     <w:rsid w:val="008815B4"/>
     <w:rsid w:val="00883217"/>
     <w:rsid w:val="008838D4"/>
     <w:rsid w:val="00884379"/>
+    <w:rsid w:val="00884381"/>
     <w:rsid w:val="0088469D"/>
     <w:rsid w:val="00884B23"/>
     <w:rsid w:val="008853A2"/>
     <w:rsid w:val="008864A8"/>
     <w:rsid w:val="008866C4"/>
     <w:rsid w:val="0088675B"/>
     <w:rsid w:val="00890F2E"/>
     <w:rsid w:val="008931F1"/>
     <w:rsid w:val="00893424"/>
     <w:rsid w:val="00893D8F"/>
     <w:rsid w:val="00894921"/>
     <w:rsid w:val="00895378"/>
     <w:rsid w:val="00896F55"/>
+    <w:rsid w:val="008A033C"/>
+    <w:rsid w:val="008A0440"/>
     <w:rsid w:val="008A21FD"/>
     <w:rsid w:val="008A2947"/>
     <w:rsid w:val="008A30BE"/>
     <w:rsid w:val="008A4BDE"/>
+    <w:rsid w:val="008A55DF"/>
     <w:rsid w:val="008A65E7"/>
     <w:rsid w:val="008A76B2"/>
     <w:rsid w:val="008B0C43"/>
     <w:rsid w:val="008B0D41"/>
     <w:rsid w:val="008B1006"/>
     <w:rsid w:val="008B33D5"/>
     <w:rsid w:val="008B41F5"/>
     <w:rsid w:val="008B4CFD"/>
     <w:rsid w:val="008B7B83"/>
     <w:rsid w:val="008B7CDB"/>
     <w:rsid w:val="008C0089"/>
     <w:rsid w:val="008C1047"/>
     <w:rsid w:val="008C14D2"/>
     <w:rsid w:val="008C1A15"/>
     <w:rsid w:val="008C2870"/>
     <w:rsid w:val="008C3DC4"/>
     <w:rsid w:val="008C4269"/>
     <w:rsid w:val="008C4D6B"/>
     <w:rsid w:val="008C53C6"/>
     <w:rsid w:val="008C5607"/>
     <w:rsid w:val="008C6B50"/>
     <w:rsid w:val="008D0320"/>
     <w:rsid w:val="008D0388"/>
     <w:rsid w:val="008D1924"/>
     <w:rsid w:val="008D30A5"/>
     <w:rsid w:val="008D5B97"/>
+    <w:rsid w:val="008D604B"/>
     <w:rsid w:val="008D62C4"/>
     <w:rsid w:val="008D6D5E"/>
     <w:rsid w:val="008D748A"/>
     <w:rsid w:val="008D7B10"/>
     <w:rsid w:val="008E0C38"/>
     <w:rsid w:val="008E0CA5"/>
+    <w:rsid w:val="008E1F27"/>
     <w:rsid w:val="008E2188"/>
     <w:rsid w:val="008E2993"/>
     <w:rsid w:val="008E4566"/>
     <w:rsid w:val="008E4C85"/>
     <w:rsid w:val="008E62B6"/>
+    <w:rsid w:val="008E69C0"/>
     <w:rsid w:val="008F0446"/>
     <w:rsid w:val="008F1864"/>
     <w:rsid w:val="008F1AC1"/>
     <w:rsid w:val="008F1BDF"/>
     <w:rsid w:val="008F2ABD"/>
     <w:rsid w:val="008F2BBA"/>
     <w:rsid w:val="008F2C62"/>
     <w:rsid w:val="008F4792"/>
     <w:rsid w:val="008F54B4"/>
     <w:rsid w:val="008F7090"/>
     <w:rsid w:val="009020C1"/>
     <w:rsid w:val="00902FB9"/>
     <w:rsid w:val="00903B69"/>
     <w:rsid w:val="00903C0A"/>
     <w:rsid w:val="00904021"/>
     <w:rsid w:val="00904DB2"/>
     <w:rsid w:val="00905050"/>
     <w:rsid w:val="009100AB"/>
     <w:rsid w:val="009120FC"/>
     <w:rsid w:val="009137EF"/>
     <w:rsid w:val="00914062"/>
     <w:rsid w:val="009142D4"/>
     <w:rsid w:val="00914480"/>
     <w:rsid w:val="0091504D"/>
+    <w:rsid w:val="00921182"/>
     <w:rsid w:val="00922A9C"/>
     <w:rsid w:val="00922DDE"/>
     <w:rsid w:val="00923617"/>
     <w:rsid w:val="009247BB"/>
     <w:rsid w:val="00924E5E"/>
     <w:rsid w:val="0092682A"/>
     <w:rsid w:val="00926A12"/>
     <w:rsid w:val="00927C73"/>
     <w:rsid w:val="009308A6"/>
     <w:rsid w:val="00930F11"/>
     <w:rsid w:val="009317D1"/>
     <w:rsid w:val="0093228A"/>
     <w:rsid w:val="0093373D"/>
     <w:rsid w:val="00934307"/>
+    <w:rsid w:val="0093500F"/>
     <w:rsid w:val="00935682"/>
+    <w:rsid w:val="0093583D"/>
     <w:rsid w:val="0093678F"/>
     <w:rsid w:val="0093727B"/>
     <w:rsid w:val="00941E3D"/>
     <w:rsid w:val="00942033"/>
+    <w:rsid w:val="00942A1B"/>
     <w:rsid w:val="00942A7E"/>
     <w:rsid w:val="009438B5"/>
     <w:rsid w:val="00943E2D"/>
     <w:rsid w:val="00944067"/>
     <w:rsid w:val="00945E8B"/>
     <w:rsid w:val="00947D27"/>
     <w:rsid w:val="009508CA"/>
     <w:rsid w:val="00952E19"/>
     <w:rsid w:val="009541D3"/>
     <w:rsid w:val="009552C3"/>
     <w:rsid w:val="0095609A"/>
     <w:rsid w:val="00957EF8"/>
     <w:rsid w:val="009636A2"/>
     <w:rsid w:val="0096400E"/>
     <w:rsid w:val="00964791"/>
     <w:rsid w:val="0096583C"/>
     <w:rsid w:val="009658AE"/>
     <w:rsid w:val="00967E46"/>
     <w:rsid w:val="00967F6D"/>
     <w:rsid w:val="0097052B"/>
     <w:rsid w:val="00971064"/>
     <w:rsid w:val="00971113"/>
     <w:rsid w:val="00971299"/>
     <w:rsid w:val="00972F53"/>
     <w:rsid w:val="00974BCC"/>
     <w:rsid w:val="00977230"/>
     <w:rsid w:val="00981FB3"/>
     <w:rsid w:val="00984876"/>
     <w:rsid w:val="009866B5"/>
+    <w:rsid w:val="00986A95"/>
     <w:rsid w:val="00987203"/>
+    <w:rsid w:val="00990E2E"/>
     <w:rsid w:val="00991419"/>
     <w:rsid w:val="009915F3"/>
+    <w:rsid w:val="009929B3"/>
     <w:rsid w:val="009930A6"/>
     <w:rsid w:val="00995736"/>
     <w:rsid w:val="00995803"/>
     <w:rsid w:val="00995E1C"/>
     <w:rsid w:val="00996397"/>
     <w:rsid w:val="00996A09"/>
     <w:rsid w:val="009971CB"/>
     <w:rsid w:val="009A013A"/>
+    <w:rsid w:val="009A03C9"/>
     <w:rsid w:val="009A0BFC"/>
     <w:rsid w:val="009A2434"/>
     <w:rsid w:val="009A25F5"/>
     <w:rsid w:val="009A32D4"/>
     <w:rsid w:val="009A5237"/>
     <w:rsid w:val="009A528F"/>
     <w:rsid w:val="009A5630"/>
     <w:rsid w:val="009A6109"/>
     <w:rsid w:val="009A743B"/>
     <w:rsid w:val="009A7A36"/>
     <w:rsid w:val="009B0805"/>
     <w:rsid w:val="009B1792"/>
     <w:rsid w:val="009B29FB"/>
     <w:rsid w:val="009B2C37"/>
     <w:rsid w:val="009B2F2D"/>
     <w:rsid w:val="009B3AF8"/>
     <w:rsid w:val="009B4075"/>
     <w:rsid w:val="009B4929"/>
     <w:rsid w:val="009B4D03"/>
     <w:rsid w:val="009B5187"/>
     <w:rsid w:val="009B5BDD"/>
     <w:rsid w:val="009C01AA"/>
     <w:rsid w:val="009C08A2"/>
     <w:rsid w:val="009C13CE"/>
     <w:rsid w:val="009C1481"/>
@@ -16732,127 +16644,142 @@
     <w:rsid w:val="009C6DD7"/>
     <w:rsid w:val="009C76C3"/>
     <w:rsid w:val="009C7759"/>
     <w:rsid w:val="009C7DFF"/>
     <w:rsid w:val="009D1FB3"/>
     <w:rsid w:val="009D229F"/>
     <w:rsid w:val="009D3658"/>
     <w:rsid w:val="009D4763"/>
     <w:rsid w:val="009D4C15"/>
     <w:rsid w:val="009D4C37"/>
     <w:rsid w:val="009D4DEA"/>
     <w:rsid w:val="009D565C"/>
     <w:rsid w:val="009D6911"/>
     <w:rsid w:val="009D6ABF"/>
     <w:rsid w:val="009D6F7B"/>
     <w:rsid w:val="009D76D2"/>
     <w:rsid w:val="009D7B19"/>
     <w:rsid w:val="009E34A2"/>
     <w:rsid w:val="009E36DD"/>
     <w:rsid w:val="009E3925"/>
     <w:rsid w:val="009E397B"/>
     <w:rsid w:val="009E586B"/>
     <w:rsid w:val="009E65FE"/>
     <w:rsid w:val="009E687D"/>
     <w:rsid w:val="009E7950"/>
+    <w:rsid w:val="009E7C7B"/>
     <w:rsid w:val="009E7E2F"/>
     <w:rsid w:val="009F15D8"/>
+    <w:rsid w:val="009F1889"/>
     <w:rsid w:val="009F1D4D"/>
     <w:rsid w:val="009F2F45"/>
     <w:rsid w:val="009F2F5A"/>
     <w:rsid w:val="009F3C3D"/>
     <w:rsid w:val="009F5B7A"/>
     <w:rsid w:val="009F6CBC"/>
     <w:rsid w:val="00A00775"/>
     <w:rsid w:val="00A01BF1"/>
     <w:rsid w:val="00A02190"/>
     <w:rsid w:val="00A03950"/>
     <w:rsid w:val="00A04FEE"/>
     <w:rsid w:val="00A05AA6"/>
     <w:rsid w:val="00A06A9B"/>
     <w:rsid w:val="00A077C2"/>
     <w:rsid w:val="00A10067"/>
     <w:rsid w:val="00A104C6"/>
+    <w:rsid w:val="00A108F1"/>
+    <w:rsid w:val="00A10913"/>
     <w:rsid w:val="00A121FF"/>
     <w:rsid w:val="00A12730"/>
     <w:rsid w:val="00A1384A"/>
     <w:rsid w:val="00A14296"/>
     <w:rsid w:val="00A14659"/>
     <w:rsid w:val="00A1567A"/>
     <w:rsid w:val="00A16AE9"/>
     <w:rsid w:val="00A2032A"/>
+    <w:rsid w:val="00A20538"/>
     <w:rsid w:val="00A20D0C"/>
     <w:rsid w:val="00A21128"/>
     <w:rsid w:val="00A23D9B"/>
     <w:rsid w:val="00A23E0D"/>
     <w:rsid w:val="00A245B4"/>
     <w:rsid w:val="00A24AD6"/>
     <w:rsid w:val="00A3198A"/>
     <w:rsid w:val="00A33132"/>
+    <w:rsid w:val="00A348BA"/>
     <w:rsid w:val="00A34DF4"/>
+    <w:rsid w:val="00A3761B"/>
     <w:rsid w:val="00A37B41"/>
     <w:rsid w:val="00A40BD3"/>
     <w:rsid w:val="00A4113B"/>
     <w:rsid w:val="00A42460"/>
     <w:rsid w:val="00A432F1"/>
     <w:rsid w:val="00A439AA"/>
     <w:rsid w:val="00A43E0D"/>
     <w:rsid w:val="00A443E2"/>
+    <w:rsid w:val="00A44867"/>
+    <w:rsid w:val="00A4495C"/>
     <w:rsid w:val="00A460DD"/>
     <w:rsid w:val="00A46E96"/>
     <w:rsid w:val="00A477BB"/>
     <w:rsid w:val="00A5548E"/>
     <w:rsid w:val="00A55E2B"/>
     <w:rsid w:val="00A56B42"/>
     <w:rsid w:val="00A5701A"/>
     <w:rsid w:val="00A57F53"/>
     <w:rsid w:val="00A57F8E"/>
     <w:rsid w:val="00A608B5"/>
     <w:rsid w:val="00A612E3"/>
     <w:rsid w:val="00A61439"/>
     <w:rsid w:val="00A62271"/>
     <w:rsid w:val="00A627EF"/>
     <w:rsid w:val="00A628B2"/>
     <w:rsid w:val="00A635D8"/>
     <w:rsid w:val="00A64421"/>
     <w:rsid w:val="00A647F8"/>
     <w:rsid w:val="00A64F76"/>
     <w:rsid w:val="00A65F2D"/>
+    <w:rsid w:val="00A6654D"/>
     <w:rsid w:val="00A71888"/>
+    <w:rsid w:val="00A71F31"/>
+    <w:rsid w:val="00A72744"/>
     <w:rsid w:val="00A73534"/>
     <w:rsid w:val="00A73822"/>
     <w:rsid w:val="00A74902"/>
     <w:rsid w:val="00A752B0"/>
     <w:rsid w:val="00A7630A"/>
     <w:rsid w:val="00A76994"/>
     <w:rsid w:val="00A76D45"/>
     <w:rsid w:val="00A82D06"/>
     <w:rsid w:val="00A82F37"/>
+    <w:rsid w:val="00A83077"/>
     <w:rsid w:val="00A858BF"/>
+    <w:rsid w:val="00A876E0"/>
     <w:rsid w:val="00A909EA"/>
     <w:rsid w:val="00A90AC3"/>
     <w:rsid w:val="00A92A81"/>
+    <w:rsid w:val="00A93F7D"/>
     <w:rsid w:val="00A95CF6"/>
     <w:rsid w:val="00A95E2E"/>
     <w:rsid w:val="00A96E70"/>
     <w:rsid w:val="00A96E92"/>
     <w:rsid w:val="00A97DBA"/>
     <w:rsid w:val="00AA11D8"/>
     <w:rsid w:val="00AA2279"/>
     <w:rsid w:val="00AA26AD"/>
     <w:rsid w:val="00AA291A"/>
     <w:rsid w:val="00AA3102"/>
     <w:rsid w:val="00AA3B6D"/>
     <w:rsid w:val="00AA4656"/>
     <w:rsid w:val="00AA738A"/>
     <w:rsid w:val="00AA7A00"/>
     <w:rsid w:val="00AA7CFF"/>
     <w:rsid w:val="00AA7E6B"/>
     <w:rsid w:val="00AB0035"/>
     <w:rsid w:val="00AB163C"/>
     <w:rsid w:val="00AB4532"/>
     <w:rsid w:val="00AB4D24"/>
     <w:rsid w:val="00AB4E58"/>
     <w:rsid w:val="00AB5731"/>
     <w:rsid w:val="00AB58FD"/>
     <w:rsid w:val="00AB772B"/>
     <w:rsid w:val="00AC1887"/>
@@ -16873,50 +16800,51 @@
     <w:rsid w:val="00AD38BC"/>
     <w:rsid w:val="00AD3EF7"/>
     <w:rsid w:val="00AD4153"/>
     <w:rsid w:val="00AD6DF2"/>
     <w:rsid w:val="00AE08AE"/>
     <w:rsid w:val="00AE0FB3"/>
     <w:rsid w:val="00AE4DE9"/>
     <w:rsid w:val="00AE7110"/>
     <w:rsid w:val="00AF0212"/>
     <w:rsid w:val="00AF0CF4"/>
     <w:rsid w:val="00AF173D"/>
     <w:rsid w:val="00AF1A7F"/>
     <w:rsid w:val="00AF25CF"/>
     <w:rsid w:val="00AF27EA"/>
     <w:rsid w:val="00AF4534"/>
     <w:rsid w:val="00AF493B"/>
     <w:rsid w:val="00AF50C4"/>
     <w:rsid w:val="00AF5197"/>
     <w:rsid w:val="00AF5F77"/>
     <w:rsid w:val="00AF7BE6"/>
     <w:rsid w:val="00AF7F5F"/>
     <w:rsid w:val="00B00B51"/>
     <w:rsid w:val="00B00CD5"/>
     <w:rsid w:val="00B0161C"/>
     <w:rsid w:val="00B02755"/>
+    <w:rsid w:val="00B028BB"/>
     <w:rsid w:val="00B03F9E"/>
     <w:rsid w:val="00B042D0"/>
     <w:rsid w:val="00B05495"/>
     <w:rsid w:val="00B05583"/>
     <w:rsid w:val="00B05DFB"/>
     <w:rsid w:val="00B063B9"/>
     <w:rsid w:val="00B06439"/>
     <w:rsid w:val="00B06FCF"/>
     <w:rsid w:val="00B073BA"/>
     <w:rsid w:val="00B1121E"/>
     <w:rsid w:val="00B1129C"/>
     <w:rsid w:val="00B12D77"/>
     <w:rsid w:val="00B1309C"/>
     <w:rsid w:val="00B13789"/>
     <w:rsid w:val="00B13B93"/>
     <w:rsid w:val="00B1426D"/>
     <w:rsid w:val="00B145AA"/>
     <w:rsid w:val="00B149AE"/>
     <w:rsid w:val="00B14ED9"/>
     <w:rsid w:val="00B15190"/>
     <w:rsid w:val="00B1598C"/>
     <w:rsid w:val="00B16069"/>
     <w:rsid w:val="00B171C3"/>
     <w:rsid w:val="00B17728"/>
     <w:rsid w:val="00B17BDC"/>
@@ -16925,765 +16853,824 @@
     <w:rsid w:val="00B21487"/>
     <w:rsid w:val="00B21792"/>
     <w:rsid w:val="00B22419"/>
     <w:rsid w:val="00B2301A"/>
     <w:rsid w:val="00B25250"/>
     <w:rsid w:val="00B25479"/>
     <w:rsid w:val="00B26131"/>
     <w:rsid w:val="00B26796"/>
     <w:rsid w:val="00B274F7"/>
     <w:rsid w:val="00B27D94"/>
     <w:rsid w:val="00B27F37"/>
     <w:rsid w:val="00B30755"/>
     <w:rsid w:val="00B317BB"/>
     <w:rsid w:val="00B33A8F"/>
     <w:rsid w:val="00B345CC"/>
     <w:rsid w:val="00B35C5B"/>
     <w:rsid w:val="00B36368"/>
     <w:rsid w:val="00B36E09"/>
     <w:rsid w:val="00B37808"/>
     <w:rsid w:val="00B37BF1"/>
     <w:rsid w:val="00B40D8A"/>
     <w:rsid w:val="00B42EE0"/>
     <w:rsid w:val="00B43384"/>
     <w:rsid w:val="00B434C0"/>
     <w:rsid w:val="00B441F9"/>
+    <w:rsid w:val="00B456EC"/>
     <w:rsid w:val="00B45E20"/>
     <w:rsid w:val="00B468FF"/>
     <w:rsid w:val="00B4764F"/>
     <w:rsid w:val="00B47C48"/>
     <w:rsid w:val="00B50C48"/>
     <w:rsid w:val="00B50FE0"/>
     <w:rsid w:val="00B519BA"/>
     <w:rsid w:val="00B529DC"/>
     <w:rsid w:val="00B543E1"/>
     <w:rsid w:val="00B54E08"/>
     <w:rsid w:val="00B5523E"/>
     <w:rsid w:val="00B560FF"/>
+    <w:rsid w:val="00B60017"/>
     <w:rsid w:val="00B60171"/>
     <w:rsid w:val="00B6048B"/>
     <w:rsid w:val="00B6066A"/>
     <w:rsid w:val="00B61C6A"/>
     <w:rsid w:val="00B633D5"/>
     <w:rsid w:val="00B6458E"/>
     <w:rsid w:val="00B649DD"/>
+    <w:rsid w:val="00B66121"/>
     <w:rsid w:val="00B70BD3"/>
     <w:rsid w:val="00B70E8E"/>
     <w:rsid w:val="00B71C69"/>
     <w:rsid w:val="00B71D53"/>
     <w:rsid w:val="00B72080"/>
     <w:rsid w:val="00B727F5"/>
     <w:rsid w:val="00B72E92"/>
     <w:rsid w:val="00B733D7"/>
     <w:rsid w:val="00B7351F"/>
     <w:rsid w:val="00B74C53"/>
     <w:rsid w:val="00B802F3"/>
     <w:rsid w:val="00B80B50"/>
     <w:rsid w:val="00B80F9B"/>
     <w:rsid w:val="00B82144"/>
     <w:rsid w:val="00B823A2"/>
     <w:rsid w:val="00B82C06"/>
     <w:rsid w:val="00B8422C"/>
     <w:rsid w:val="00B84B2C"/>
     <w:rsid w:val="00B84F52"/>
     <w:rsid w:val="00B859C3"/>
     <w:rsid w:val="00B86DEF"/>
     <w:rsid w:val="00B900BD"/>
     <w:rsid w:val="00B9140D"/>
     <w:rsid w:val="00B923A4"/>
     <w:rsid w:val="00B92875"/>
     <w:rsid w:val="00B92941"/>
     <w:rsid w:val="00B9451C"/>
     <w:rsid w:val="00B95BBF"/>
     <w:rsid w:val="00B96728"/>
     <w:rsid w:val="00B9706C"/>
     <w:rsid w:val="00B97290"/>
+    <w:rsid w:val="00B979D7"/>
     <w:rsid w:val="00BA036E"/>
+    <w:rsid w:val="00BA1749"/>
     <w:rsid w:val="00BA1977"/>
+    <w:rsid w:val="00BA25D0"/>
     <w:rsid w:val="00BA3364"/>
     <w:rsid w:val="00BA3F82"/>
     <w:rsid w:val="00BA48F4"/>
     <w:rsid w:val="00BA4B00"/>
     <w:rsid w:val="00BA4D04"/>
     <w:rsid w:val="00BA5535"/>
     <w:rsid w:val="00BA58FF"/>
     <w:rsid w:val="00BA66DD"/>
     <w:rsid w:val="00BA7219"/>
     <w:rsid w:val="00BB0F8B"/>
     <w:rsid w:val="00BB2C08"/>
     <w:rsid w:val="00BB48B9"/>
     <w:rsid w:val="00BB4FE8"/>
     <w:rsid w:val="00BB50C1"/>
     <w:rsid w:val="00BB6AE2"/>
+    <w:rsid w:val="00BB6BCC"/>
+    <w:rsid w:val="00BB7436"/>
     <w:rsid w:val="00BB7B8B"/>
     <w:rsid w:val="00BB7E8E"/>
     <w:rsid w:val="00BC0F3B"/>
     <w:rsid w:val="00BC1269"/>
     <w:rsid w:val="00BC1C78"/>
     <w:rsid w:val="00BC2F55"/>
     <w:rsid w:val="00BC45A1"/>
     <w:rsid w:val="00BC466D"/>
     <w:rsid w:val="00BC4ECA"/>
     <w:rsid w:val="00BC7297"/>
     <w:rsid w:val="00BC7386"/>
     <w:rsid w:val="00BC7E0B"/>
     <w:rsid w:val="00BD01F6"/>
     <w:rsid w:val="00BD04E1"/>
     <w:rsid w:val="00BD14F7"/>
     <w:rsid w:val="00BD3836"/>
     <w:rsid w:val="00BD3FF1"/>
     <w:rsid w:val="00BD4525"/>
     <w:rsid w:val="00BD5BAF"/>
     <w:rsid w:val="00BD62FA"/>
     <w:rsid w:val="00BD7358"/>
     <w:rsid w:val="00BE04B9"/>
     <w:rsid w:val="00BE07EB"/>
     <w:rsid w:val="00BE1EBB"/>
     <w:rsid w:val="00BE5247"/>
     <w:rsid w:val="00BE66A6"/>
     <w:rsid w:val="00BE6C05"/>
     <w:rsid w:val="00BE6D50"/>
     <w:rsid w:val="00BE76DB"/>
     <w:rsid w:val="00BE7AA8"/>
     <w:rsid w:val="00BE7C60"/>
     <w:rsid w:val="00BF00EF"/>
     <w:rsid w:val="00BF13BA"/>
     <w:rsid w:val="00BF1498"/>
     <w:rsid w:val="00BF190C"/>
     <w:rsid w:val="00BF1C76"/>
     <w:rsid w:val="00BF2BB2"/>
     <w:rsid w:val="00BF34E2"/>
     <w:rsid w:val="00BF4128"/>
     <w:rsid w:val="00BF454A"/>
     <w:rsid w:val="00BF4E0A"/>
     <w:rsid w:val="00BF58B0"/>
+    <w:rsid w:val="00BF5CD6"/>
     <w:rsid w:val="00BF5D6A"/>
     <w:rsid w:val="00BF691A"/>
     <w:rsid w:val="00BF7106"/>
     <w:rsid w:val="00BF7124"/>
     <w:rsid w:val="00BF7332"/>
     <w:rsid w:val="00BF797D"/>
     <w:rsid w:val="00C00015"/>
     <w:rsid w:val="00C00833"/>
     <w:rsid w:val="00C024F2"/>
     <w:rsid w:val="00C03574"/>
     <w:rsid w:val="00C03AFF"/>
     <w:rsid w:val="00C06142"/>
+    <w:rsid w:val="00C06ACF"/>
+    <w:rsid w:val="00C06DA3"/>
     <w:rsid w:val="00C106FB"/>
     <w:rsid w:val="00C10EC9"/>
     <w:rsid w:val="00C13E1D"/>
     <w:rsid w:val="00C14DCB"/>
     <w:rsid w:val="00C17317"/>
     <w:rsid w:val="00C17F8C"/>
     <w:rsid w:val="00C21DF9"/>
     <w:rsid w:val="00C22F89"/>
     <w:rsid w:val="00C22FFF"/>
     <w:rsid w:val="00C23A43"/>
     <w:rsid w:val="00C23B31"/>
     <w:rsid w:val="00C266CE"/>
     <w:rsid w:val="00C26D75"/>
     <w:rsid w:val="00C2714F"/>
     <w:rsid w:val="00C273A9"/>
     <w:rsid w:val="00C3032B"/>
     <w:rsid w:val="00C305C6"/>
+    <w:rsid w:val="00C30C5E"/>
     <w:rsid w:val="00C313A0"/>
     <w:rsid w:val="00C34BA6"/>
     <w:rsid w:val="00C377B5"/>
     <w:rsid w:val="00C40290"/>
     <w:rsid w:val="00C4195C"/>
     <w:rsid w:val="00C42815"/>
     <w:rsid w:val="00C43696"/>
     <w:rsid w:val="00C43A40"/>
     <w:rsid w:val="00C44B07"/>
     <w:rsid w:val="00C4597B"/>
     <w:rsid w:val="00C469FC"/>
     <w:rsid w:val="00C46A5B"/>
     <w:rsid w:val="00C54255"/>
     <w:rsid w:val="00C55526"/>
     <w:rsid w:val="00C55D71"/>
     <w:rsid w:val="00C5676E"/>
     <w:rsid w:val="00C56AD1"/>
     <w:rsid w:val="00C613BB"/>
     <w:rsid w:val="00C619BD"/>
     <w:rsid w:val="00C634AA"/>
     <w:rsid w:val="00C6425F"/>
     <w:rsid w:val="00C659D9"/>
     <w:rsid w:val="00C66829"/>
     <w:rsid w:val="00C672AE"/>
     <w:rsid w:val="00C701D1"/>
     <w:rsid w:val="00C7224F"/>
     <w:rsid w:val="00C729E7"/>
     <w:rsid w:val="00C73143"/>
     <w:rsid w:val="00C73152"/>
     <w:rsid w:val="00C73377"/>
     <w:rsid w:val="00C75678"/>
     <w:rsid w:val="00C75866"/>
     <w:rsid w:val="00C77264"/>
     <w:rsid w:val="00C77712"/>
     <w:rsid w:val="00C7789F"/>
     <w:rsid w:val="00C77BF7"/>
     <w:rsid w:val="00C77F88"/>
     <w:rsid w:val="00C80ADF"/>
     <w:rsid w:val="00C81419"/>
     <w:rsid w:val="00C814FE"/>
     <w:rsid w:val="00C815C7"/>
     <w:rsid w:val="00C81B4E"/>
     <w:rsid w:val="00C81D45"/>
     <w:rsid w:val="00C8451F"/>
+    <w:rsid w:val="00C84AF8"/>
     <w:rsid w:val="00C8608F"/>
     <w:rsid w:val="00C86149"/>
     <w:rsid w:val="00C867A7"/>
     <w:rsid w:val="00C86FAC"/>
+    <w:rsid w:val="00C9080F"/>
     <w:rsid w:val="00C90EE5"/>
     <w:rsid w:val="00C91C22"/>
     <w:rsid w:val="00C92953"/>
     <w:rsid w:val="00C9295B"/>
     <w:rsid w:val="00C92D0E"/>
     <w:rsid w:val="00C93157"/>
     <w:rsid w:val="00C94A15"/>
     <w:rsid w:val="00C95DDC"/>
     <w:rsid w:val="00C964C8"/>
     <w:rsid w:val="00C96759"/>
     <w:rsid w:val="00C96C3A"/>
     <w:rsid w:val="00C97F68"/>
     <w:rsid w:val="00CA16AF"/>
     <w:rsid w:val="00CA17A6"/>
     <w:rsid w:val="00CA2B2B"/>
     <w:rsid w:val="00CA2C77"/>
     <w:rsid w:val="00CA3493"/>
     <w:rsid w:val="00CA7079"/>
     <w:rsid w:val="00CA763F"/>
     <w:rsid w:val="00CB0E02"/>
     <w:rsid w:val="00CB0ED5"/>
+    <w:rsid w:val="00CB4207"/>
+    <w:rsid w:val="00CB4312"/>
     <w:rsid w:val="00CB5829"/>
     <w:rsid w:val="00CB6660"/>
     <w:rsid w:val="00CB6FBB"/>
     <w:rsid w:val="00CB747E"/>
     <w:rsid w:val="00CC054A"/>
     <w:rsid w:val="00CC1B94"/>
     <w:rsid w:val="00CC1B99"/>
     <w:rsid w:val="00CC574B"/>
     <w:rsid w:val="00CC6248"/>
     <w:rsid w:val="00CC653D"/>
     <w:rsid w:val="00CC6C10"/>
     <w:rsid w:val="00CC74B1"/>
     <w:rsid w:val="00CD1D70"/>
     <w:rsid w:val="00CD217B"/>
     <w:rsid w:val="00CD29A6"/>
     <w:rsid w:val="00CD40A9"/>
     <w:rsid w:val="00CD44E8"/>
     <w:rsid w:val="00CD544A"/>
     <w:rsid w:val="00CD547D"/>
     <w:rsid w:val="00CD650A"/>
     <w:rsid w:val="00CD7BC2"/>
     <w:rsid w:val="00CE02A6"/>
     <w:rsid w:val="00CE0AA6"/>
     <w:rsid w:val="00CE101C"/>
+    <w:rsid w:val="00CE2908"/>
     <w:rsid w:val="00CE5B6F"/>
+    <w:rsid w:val="00CE6C2C"/>
     <w:rsid w:val="00CE7997"/>
     <w:rsid w:val="00CF0BF2"/>
     <w:rsid w:val="00CF0DD9"/>
     <w:rsid w:val="00CF18B1"/>
     <w:rsid w:val="00CF2001"/>
     <w:rsid w:val="00CF4395"/>
     <w:rsid w:val="00CF5277"/>
+    <w:rsid w:val="00CF552B"/>
     <w:rsid w:val="00CF72AB"/>
     <w:rsid w:val="00CF77B0"/>
     <w:rsid w:val="00CF7B76"/>
     <w:rsid w:val="00D0117A"/>
     <w:rsid w:val="00D0176B"/>
     <w:rsid w:val="00D020F9"/>
     <w:rsid w:val="00D0227C"/>
     <w:rsid w:val="00D049A9"/>
     <w:rsid w:val="00D05F95"/>
     <w:rsid w:val="00D061B5"/>
     <w:rsid w:val="00D068AF"/>
     <w:rsid w:val="00D06F68"/>
     <w:rsid w:val="00D10027"/>
+    <w:rsid w:val="00D1022C"/>
     <w:rsid w:val="00D102C7"/>
     <w:rsid w:val="00D1076A"/>
     <w:rsid w:val="00D10B12"/>
     <w:rsid w:val="00D112EA"/>
+    <w:rsid w:val="00D117D3"/>
     <w:rsid w:val="00D11DAD"/>
     <w:rsid w:val="00D12B1C"/>
+    <w:rsid w:val="00D12F4C"/>
     <w:rsid w:val="00D14706"/>
     <w:rsid w:val="00D14ACA"/>
     <w:rsid w:val="00D150A9"/>
     <w:rsid w:val="00D15B25"/>
     <w:rsid w:val="00D167A1"/>
     <w:rsid w:val="00D2015C"/>
     <w:rsid w:val="00D20D77"/>
     <w:rsid w:val="00D21095"/>
+    <w:rsid w:val="00D21E67"/>
     <w:rsid w:val="00D23A7A"/>
     <w:rsid w:val="00D26EB9"/>
     <w:rsid w:val="00D27947"/>
     <w:rsid w:val="00D27F80"/>
     <w:rsid w:val="00D30363"/>
     <w:rsid w:val="00D30957"/>
     <w:rsid w:val="00D31662"/>
     <w:rsid w:val="00D317F6"/>
     <w:rsid w:val="00D32190"/>
     <w:rsid w:val="00D3274A"/>
     <w:rsid w:val="00D3468D"/>
     <w:rsid w:val="00D3573C"/>
     <w:rsid w:val="00D3663C"/>
     <w:rsid w:val="00D412B4"/>
     <w:rsid w:val="00D421DB"/>
     <w:rsid w:val="00D4325E"/>
     <w:rsid w:val="00D44155"/>
     <w:rsid w:val="00D44ADF"/>
     <w:rsid w:val="00D4500C"/>
     <w:rsid w:val="00D45A4F"/>
     <w:rsid w:val="00D45CFB"/>
     <w:rsid w:val="00D46E13"/>
     <w:rsid w:val="00D46F9F"/>
     <w:rsid w:val="00D5019E"/>
     <w:rsid w:val="00D5039A"/>
+    <w:rsid w:val="00D50ACA"/>
     <w:rsid w:val="00D51098"/>
     <w:rsid w:val="00D5166C"/>
     <w:rsid w:val="00D53435"/>
     <w:rsid w:val="00D5608F"/>
     <w:rsid w:val="00D578D0"/>
+    <w:rsid w:val="00D607E8"/>
     <w:rsid w:val="00D60C31"/>
     <w:rsid w:val="00D627FE"/>
     <w:rsid w:val="00D62E67"/>
     <w:rsid w:val="00D62FE4"/>
     <w:rsid w:val="00D634FA"/>
     <w:rsid w:val="00D646C2"/>
+    <w:rsid w:val="00D64922"/>
     <w:rsid w:val="00D64BE3"/>
     <w:rsid w:val="00D6548F"/>
     <w:rsid w:val="00D65AC3"/>
     <w:rsid w:val="00D66D70"/>
     <w:rsid w:val="00D721E6"/>
     <w:rsid w:val="00D7297A"/>
     <w:rsid w:val="00D73040"/>
+    <w:rsid w:val="00D7375B"/>
     <w:rsid w:val="00D743B2"/>
     <w:rsid w:val="00D768C2"/>
+    <w:rsid w:val="00D76A38"/>
     <w:rsid w:val="00D80579"/>
     <w:rsid w:val="00D81301"/>
     <w:rsid w:val="00D81EE8"/>
     <w:rsid w:val="00D8368B"/>
     <w:rsid w:val="00D83EB0"/>
     <w:rsid w:val="00D87114"/>
     <w:rsid w:val="00D87A40"/>
     <w:rsid w:val="00D90085"/>
     <w:rsid w:val="00D90416"/>
     <w:rsid w:val="00D908BB"/>
     <w:rsid w:val="00D910C2"/>
     <w:rsid w:val="00D915A9"/>
     <w:rsid w:val="00D91756"/>
     <w:rsid w:val="00D9399E"/>
     <w:rsid w:val="00D94543"/>
     <w:rsid w:val="00D970B5"/>
     <w:rsid w:val="00D972C9"/>
     <w:rsid w:val="00D97881"/>
     <w:rsid w:val="00DA00A4"/>
     <w:rsid w:val="00DA047D"/>
     <w:rsid w:val="00DA05AB"/>
     <w:rsid w:val="00DA14CE"/>
     <w:rsid w:val="00DA1911"/>
     <w:rsid w:val="00DA200B"/>
     <w:rsid w:val="00DA3667"/>
     <w:rsid w:val="00DA3941"/>
     <w:rsid w:val="00DA4F8A"/>
     <w:rsid w:val="00DA6538"/>
     <w:rsid w:val="00DA781C"/>
     <w:rsid w:val="00DA7B69"/>
     <w:rsid w:val="00DB0020"/>
     <w:rsid w:val="00DB0A30"/>
     <w:rsid w:val="00DB10E8"/>
     <w:rsid w:val="00DB30E0"/>
+    <w:rsid w:val="00DB3758"/>
     <w:rsid w:val="00DB41EC"/>
     <w:rsid w:val="00DB5060"/>
     <w:rsid w:val="00DB5CE0"/>
     <w:rsid w:val="00DB726F"/>
     <w:rsid w:val="00DC06DB"/>
     <w:rsid w:val="00DC2AEA"/>
     <w:rsid w:val="00DC2F35"/>
     <w:rsid w:val="00DC345B"/>
     <w:rsid w:val="00DC3DEC"/>
     <w:rsid w:val="00DC4E2E"/>
+    <w:rsid w:val="00DC6BDD"/>
     <w:rsid w:val="00DD087E"/>
     <w:rsid w:val="00DD17AC"/>
     <w:rsid w:val="00DD1811"/>
     <w:rsid w:val="00DD25AC"/>
     <w:rsid w:val="00DD2662"/>
+    <w:rsid w:val="00DD2BD3"/>
     <w:rsid w:val="00DD2D3A"/>
     <w:rsid w:val="00DD30FD"/>
     <w:rsid w:val="00DD343A"/>
     <w:rsid w:val="00DD52C4"/>
     <w:rsid w:val="00DE0FBF"/>
     <w:rsid w:val="00DE1306"/>
     <w:rsid w:val="00DE1488"/>
     <w:rsid w:val="00DE1ECB"/>
     <w:rsid w:val="00DE21D2"/>
     <w:rsid w:val="00DE2BF1"/>
     <w:rsid w:val="00DE3F4C"/>
     <w:rsid w:val="00DE6292"/>
     <w:rsid w:val="00DE7228"/>
+    <w:rsid w:val="00DF00E2"/>
     <w:rsid w:val="00DF24D3"/>
     <w:rsid w:val="00DF2D78"/>
     <w:rsid w:val="00DF35D6"/>
     <w:rsid w:val="00DF36B7"/>
     <w:rsid w:val="00DF3DF2"/>
     <w:rsid w:val="00DF3E38"/>
     <w:rsid w:val="00DF4C30"/>
     <w:rsid w:val="00DF4D0B"/>
     <w:rsid w:val="00DF4F36"/>
     <w:rsid w:val="00DF514F"/>
     <w:rsid w:val="00DF62C3"/>
     <w:rsid w:val="00DF694A"/>
     <w:rsid w:val="00DF6D17"/>
     <w:rsid w:val="00E0028A"/>
     <w:rsid w:val="00E00819"/>
     <w:rsid w:val="00E00975"/>
     <w:rsid w:val="00E01158"/>
     <w:rsid w:val="00E0128F"/>
     <w:rsid w:val="00E020A6"/>
     <w:rsid w:val="00E026F2"/>
     <w:rsid w:val="00E02DB7"/>
     <w:rsid w:val="00E03316"/>
     <w:rsid w:val="00E0345A"/>
     <w:rsid w:val="00E03BF4"/>
     <w:rsid w:val="00E03F34"/>
     <w:rsid w:val="00E04B87"/>
+    <w:rsid w:val="00E04D96"/>
     <w:rsid w:val="00E0601A"/>
     <w:rsid w:val="00E06775"/>
     <w:rsid w:val="00E068FA"/>
     <w:rsid w:val="00E07DF1"/>
     <w:rsid w:val="00E10115"/>
     <w:rsid w:val="00E10165"/>
+    <w:rsid w:val="00E10335"/>
     <w:rsid w:val="00E10A2A"/>
     <w:rsid w:val="00E10ED6"/>
     <w:rsid w:val="00E113B7"/>
     <w:rsid w:val="00E119AE"/>
     <w:rsid w:val="00E11CE4"/>
     <w:rsid w:val="00E12559"/>
     <w:rsid w:val="00E14281"/>
     <w:rsid w:val="00E147B3"/>
     <w:rsid w:val="00E15FC2"/>
     <w:rsid w:val="00E16436"/>
     <w:rsid w:val="00E169A7"/>
     <w:rsid w:val="00E17D38"/>
     <w:rsid w:val="00E2089E"/>
     <w:rsid w:val="00E210EA"/>
+    <w:rsid w:val="00E2180C"/>
     <w:rsid w:val="00E231D3"/>
     <w:rsid w:val="00E246E2"/>
     <w:rsid w:val="00E252E1"/>
     <w:rsid w:val="00E253D9"/>
     <w:rsid w:val="00E30B3A"/>
     <w:rsid w:val="00E31010"/>
     <w:rsid w:val="00E31974"/>
     <w:rsid w:val="00E3222D"/>
     <w:rsid w:val="00E34449"/>
     <w:rsid w:val="00E36B54"/>
+    <w:rsid w:val="00E4449C"/>
     <w:rsid w:val="00E449E6"/>
     <w:rsid w:val="00E44DF8"/>
     <w:rsid w:val="00E46649"/>
     <w:rsid w:val="00E477E0"/>
     <w:rsid w:val="00E47FE6"/>
     <w:rsid w:val="00E512DC"/>
     <w:rsid w:val="00E51B90"/>
     <w:rsid w:val="00E525DA"/>
     <w:rsid w:val="00E5337E"/>
     <w:rsid w:val="00E53E24"/>
     <w:rsid w:val="00E55256"/>
     <w:rsid w:val="00E556E1"/>
+    <w:rsid w:val="00E603E6"/>
     <w:rsid w:val="00E60CF9"/>
+    <w:rsid w:val="00E63782"/>
     <w:rsid w:val="00E64D87"/>
     <w:rsid w:val="00E654B2"/>
     <w:rsid w:val="00E669CA"/>
     <w:rsid w:val="00E66E5C"/>
     <w:rsid w:val="00E716F0"/>
     <w:rsid w:val="00E72EEA"/>
     <w:rsid w:val="00E74E8F"/>
     <w:rsid w:val="00E75544"/>
+    <w:rsid w:val="00E759E6"/>
     <w:rsid w:val="00E77936"/>
     <w:rsid w:val="00E80CE3"/>
     <w:rsid w:val="00E81082"/>
     <w:rsid w:val="00E82B1D"/>
     <w:rsid w:val="00E841F4"/>
     <w:rsid w:val="00E84234"/>
     <w:rsid w:val="00E90476"/>
     <w:rsid w:val="00E92767"/>
     <w:rsid w:val="00E92ACA"/>
     <w:rsid w:val="00E94086"/>
+    <w:rsid w:val="00E942C5"/>
     <w:rsid w:val="00E958BB"/>
     <w:rsid w:val="00EA0ADE"/>
     <w:rsid w:val="00EA143E"/>
     <w:rsid w:val="00EA1A66"/>
     <w:rsid w:val="00EA38AB"/>
     <w:rsid w:val="00EA4173"/>
     <w:rsid w:val="00EA5389"/>
     <w:rsid w:val="00EA5422"/>
     <w:rsid w:val="00EA5EEC"/>
     <w:rsid w:val="00EA7A4E"/>
     <w:rsid w:val="00EA7E02"/>
     <w:rsid w:val="00EB05EC"/>
     <w:rsid w:val="00EB10A9"/>
     <w:rsid w:val="00EB1132"/>
     <w:rsid w:val="00EB1AA7"/>
     <w:rsid w:val="00EB33C3"/>
     <w:rsid w:val="00EB44DF"/>
     <w:rsid w:val="00EB49F5"/>
     <w:rsid w:val="00EB4DBD"/>
     <w:rsid w:val="00EB533A"/>
     <w:rsid w:val="00EB558D"/>
     <w:rsid w:val="00EB69A1"/>
     <w:rsid w:val="00EB711A"/>
     <w:rsid w:val="00EB7D8E"/>
     <w:rsid w:val="00EB7DF8"/>
     <w:rsid w:val="00EB7E4D"/>
     <w:rsid w:val="00EC0E64"/>
     <w:rsid w:val="00EC1106"/>
     <w:rsid w:val="00EC1C6F"/>
     <w:rsid w:val="00EC1F5A"/>
     <w:rsid w:val="00EC3383"/>
     <w:rsid w:val="00EC3560"/>
     <w:rsid w:val="00EC472E"/>
+    <w:rsid w:val="00EC4C2B"/>
     <w:rsid w:val="00EC719E"/>
     <w:rsid w:val="00EC746C"/>
     <w:rsid w:val="00ED0125"/>
     <w:rsid w:val="00ED0B5D"/>
     <w:rsid w:val="00ED1B0E"/>
+    <w:rsid w:val="00ED1C95"/>
     <w:rsid w:val="00ED1E71"/>
     <w:rsid w:val="00ED253B"/>
     <w:rsid w:val="00ED2F68"/>
     <w:rsid w:val="00ED3072"/>
     <w:rsid w:val="00ED33E8"/>
     <w:rsid w:val="00ED3F84"/>
     <w:rsid w:val="00ED46DF"/>
     <w:rsid w:val="00ED5063"/>
     <w:rsid w:val="00ED5D5E"/>
+    <w:rsid w:val="00ED5DD3"/>
     <w:rsid w:val="00ED674B"/>
     <w:rsid w:val="00EE02A2"/>
     <w:rsid w:val="00EE0929"/>
     <w:rsid w:val="00EE21A0"/>
     <w:rsid w:val="00EE2D8D"/>
     <w:rsid w:val="00EE3107"/>
     <w:rsid w:val="00EE31F3"/>
+    <w:rsid w:val="00EE4827"/>
     <w:rsid w:val="00EE4C17"/>
     <w:rsid w:val="00EE4F04"/>
     <w:rsid w:val="00EE51F7"/>
     <w:rsid w:val="00EE56D9"/>
     <w:rsid w:val="00EE5897"/>
     <w:rsid w:val="00EE7CF8"/>
     <w:rsid w:val="00EF166E"/>
     <w:rsid w:val="00EF3D19"/>
     <w:rsid w:val="00EF3D8E"/>
     <w:rsid w:val="00EF40C9"/>
     <w:rsid w:val="00EF6F11"/>
     <w:rsid w:val="00EF7024"/>
     <w:rsid w:val="00EF7303"/>
     <w:rsid w:val="00F00613"/>
+    <w:rsid w:val="00F02F1B"/>
     <w:rsid w:val="00F0344E"/>
+    <w:rsid w:val="00F03B5D"/>
+    <w:rsid w:val="00F04D01"/>
     <w:rsid w:val="00F04E86"/>
     <w:rsid w:val="00F05181"/>
     <w:rsid w:val="00F0527D"/>
     <w:rsid w:val="00F052D6"/>
+    <w:rsid w:val="00F0732F"/>
+    <w:rsid w:val="00F07B97"/>
     <w:rsid w:val="00F1043C"/>
     <w:rsid w:val="00F11D42"/>
     <w:rsid w:val="00F132FD"/>
+    <w:rsid w:val="00F13805"/>
     <w:rsid w:val="00F14624"/>
     <w:rsid w:val="00F14866"/>
     <w:rsid w:val="00F164BB"/>
     <w:rsid w:val="00F16FEC"/>
     <w:rsid w:val="00F1705E"/>
     <w:rsid w:val="00F171FE"/>
+    <w:rsid w:val="00F1765D"/>
     <w:rsid w:val="00F177D6"/>
     <w:rsid w:val="00F17E93"/>
     <w:rsid w:val="00F2057D"/>
     <w:rsid w:val="00F217EE"/>
     <w:rsid w:val="00F21B6E"/>
     <w:rsid w:val="00F21D5D"/>
     <w:rsid w:val="00F228BB"/>
     <w:rsid w:val="00F22FA6"/>
     <w:rsid w:val="00F23B00"/>
     <w:rsid w:val="00F23E8C"/>
     <w:rsid w:val="00F246C8"/>
+    <w:rsid w:val="00F25963"/>
     <w:rsid w:val="00F26220"/>
     <w:rsid w:val="00F267F9"/>
     <w:rsid w:val="00F2745F"/>
     <w:rsid w:val="00F27FD5"/>
     <w:rsid w:val="00F30CD8"/>
     <w:rsid w:val="00F314F9"/>
     <w:rsid w:val="00F31880"/>
     <w:rsid w:val="00F339BF"/>
     <w:rsid w:val="00F33A65"/>
     <w:rsid w:val="00F33F4F"/>
     <w:rsid w:val="00F34A1E"/>
+    <w:rsid w:val="00F35306"/>
     <w:rsid w:val="00F421CB"/>
     <w:rsid w:val="00F42652"/>
     <w:rsid w:val="00F461BB"/>
     <w:rsid w:val="00F46C14"/>
     <w:rsid w:val="00F4707A"/>
     <w:rsid w:val="00F47E73"/>
     <w:rsid w:val="00F51512"/>
     <w:rsid w:val="00F52DC9"/>
     <w:rsid w:val="00F53022"/>
+    <w:rsid w:val="00F53721"/>
     <w:rsid w:val="00F53A4F"/>
     <w:rsid w:val="00F54209"/>
     <w:rsid w:val="00F547FC"/>
     <w:rsid w:val="00F54CD5"/>
     <w:rsid w:val="00F55197"/>
     <w:rsid w:val="00F5565F"/>
     <w:rsid w:val="00F55FAC"/>
     <w:rsid w:val="00F56599"/>
     <w:rsid w:val="00F57854"/>
     <w:rsid w:val="00F609EE"/>
     <w:rsid w:val="00F60F76"/>
     <w:rsid w:val="00F619A4"/>
     <w:rsid w:val="00F61C39"/>
     <w:rsid w:val="00F61FCE"/>
     <w:rsid w:val="00F63085"/>
     <w:rsid w:val="00F63152"/>
     <w:rsid w:val="00F65505"/>
     <w:rsid w:val="00F65FE2"/>
     <w:rsid w:val="00F668F6"/>
     <w:rsid w:val="00F70E6B"/>
     <w:rsid w:val="00F726D5"/>
     <w:rsid w:val="00F726E6"/>
     <w:rsid w:val="00F72A4E"/>
     <w:rsid w:val="00F72C98"/>
     <w:rsid w:val="00F74C35"/>
+    <w:rsid w:val="00F750BA"/>
     <w:rsid w:val="00F75FD3"/>
     <w:rsid w:val="00F762F9"/>
     <w:rsid w:val="00F767CD"/>
     <w:rsid w:val="00F76D27"/>
     <w:rsid w:val="00F76DB1"/>
     <w:rsid w:val="00F77208"/>
     <w:rsid w:val="00F77353"/>
     <w:rsid w:val="00F77515"/>
     <w:rsid w:val="00F77B25"/>
     <w:rsid w:val="00F80D2C"/>
     <w:rsid w:val="00F818C7"/>
     <w:rsid w:val="00F81E94"/>
     <w:rsid w:val="00F8213B"/>
+    <w:rsid w:val="00F82306"/>
     <w:rsid w:val="00F82FC7"/>
     <w:rsid w:val="00F833E6"/>
     <w:rsid w:val="00F83A45"/>
     <w:rsid w:val="00F8574F"/>
     <w:rsid w:val="00F8705A"/>
     <w:rsid w:val="00F91C26"/>
     <w:rsid w:val="00F93D2D"/>
     <w:rsid w:val="00F9451B"/>
     <w:rsid w:val="00F9586F"/>
     <w:rsid w:val="00F96F26"/>
     <w:rsid w:val="00F9703F"/>
     <w:rsid w:val="00F97465"/>
     <w:rsid w:val="00F97D2A"/>
     <w:rsid w:val="00FA1DF7"/>
+    <w:rsid w:val="00FA24A2"/>
     <w:rsid w:val="00FA29A8"/>
     <w:rsid w:val="00FA4FD8"/>
     <w:rsid w:val="00FA5831"/>
     <w:rsid w:val="00FA6464"/>
     <w:rsid w:val="00FA6AFF"/>
     <w:rsid w:val="00FA6C75"/>
     <w:rsid w:val="00FA72D8"/>
     <w:rsid w:val="00FB1A3D"/>
     <w:rsid w:val="00FB23E2"/>
     <w:rsid w:val="00FB3006"/>
     <w:rsid w:val="00FB4ED3"/>
     <w:rsid w:val="00FB50FA"/>
     <w:rsid w:val="00FB74B7"/>
     <w:rsid w:val="00FC1338"/>
     <w:rsid w:val="00FC1FEB"/>
     <w:rsid w:val="00FC2107"/>
     <w:rsid w:val="00FC2962"/>
     <w:rsid w:val="00FC2CDF"/>
     <w:rsid w:val="00FC4EC6"/>
+    <w:rsid w:val="00FC5768"/>
     <w:rsid w:val="00FC5A59"/>
     <w:rsid w:val="00FC5AA3"/>
     <w:rsid w:val="00FC61CE"/>
     <w:rsid w:val="00FC662B"/>
     <w:rsid w:val="00FC7B11"/>
     <w:rsid w:val="00FD376E"/>
     <w:rsid w:val="00FD3B04"/>
     <w:rsid w:val="00FD6046"/>
     <w:rsid w:val="00FD6909"/>
     <w:rsid w:val="00FD6994"/>
     <w:rsid w:val="00FD7A29"/>
     <w:rsid w:val="00FE0120"/>
     <w:rsid w:val="00FE089F"/>
     <w:rsid w:val="00FE1DF4"/>
     <w:rsid w:val="00FE3E21"/>
     <w:rsid w:val="00FE456B"/>
     <w:rsid w:val="00FE5988"/>
     <w:rsid w:val="00FE5D25"/>
     <w:rsid w:val="00FE61FF"/>
     <w:rsid w:val="00FE63BE"/>
+    <w:rsid w:val="00FE7310"/>
     <w:rsid w:val="00FF00BA"/>
     <w:rsid w:val="00FF0464"/>
     <w:rsid w:val="00FF070C"/>
     <w:rsid w:val="00FF37F0"/>
     <w:rsid w:val="00FF50D5"/>
     <w:rsid w:val="00FF67C3"/>
     <w:rsid w:val="00FF68B8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="34C44E71"/>
   <w15:docId w15:val="{3CCCFE70-74FE-4FB2-BD95-120FD256EA60}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18015,51 +18002,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A104C6"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Body CS)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A104C6"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
@@ -18608,51 +18594,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E31B5"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af6">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003E6BD4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman (Body CS)"/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="36398340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="168642532">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18793,56 +18779,57 @@
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146920976">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/indices/Grain/GrainOTC" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.namex.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.namex.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/infoprod/digest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/OTCreporting" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/OTCreporting" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/indices/Grain/GrainOTC" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.namex.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/infoprod/digest" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namex@namex.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.namex." TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namex@namex.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.namex." TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:namex@namex.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.namex." TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\uc233895\Desktop\RE608822_v2a.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -19146,86 +19133,86 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7580007-8174-4520-A529-BFD8E791C656}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5372B21F-CE7E-412C-8084-202D704242E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>RE608822_v2a</Template>
+  <Template>RE608822_v2a.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>14533</Characters>
+  <Pages>7</Pages>
+  <Words>3037</Words>
+  <Characters>17312</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>121</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>144</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Thomson Reuters</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17048</CharactersWithSpaces>
+  <CharactersWithSpaces>20309</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>uc233895</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>