--- v0 (2026-02-02)
+++ v1 (2026-04-28)
@@ -538,51 +538,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G68"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="14.4"/>
   <cols>
     <col width="12.109375" bestFit="1" customWidth="1" min="1" max="1"/>
     <col width="15.6640625" customWidth="1" min="2" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="42.6" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Индекс сои</t>
         </is>
       </c>
       <c r="B1" s="13" t="inlineStr">
         <is>
           <t>Разница между средневзвешенными ценами товаров, используемое при определении Δ,  руб</t>
         </is>
       </c>
       <c r="C1" s="14" t="n"/>
       <c r="D1" s="15" t="n"/>
       <c r="E1" s="13" t="inlineStr">
@@ -610,1563 +610,2943 @@
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>P39-P40</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Δ37</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Δ38</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Δ40</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="18" t="n">
-        <v>46052</v>
+        <v>46140</v>
       </c>
       <c r="B3" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C3" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D3" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E3" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F3" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G3" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="18" t="n">
-        <v>46051</v>
+        <v>46139</v>
       </c>
       <c r="B4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D4" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E4" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F4" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G4" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="18" t="n">
-        <v>46050</v>
+        <v>46136</v>
       </c>
       <c r="B5" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C5" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D5" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E5" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F5" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G5" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="18" t="n">
-        <v>46049</v>
+        <v>46135</v>
       </c>
       <c r="B6" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C6" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D6" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E6" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F6" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G6" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="18" t="n">
-        <v>46048</v>
+        <v>46134</v>
       </c>
       <c r="B7" s="17" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="C7" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="17" t="n">
-        <v>0</v>
+        <v>-1000</v>
       </c>
       <c r="E7" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F7" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G7" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="18" t="n">
-        <v>46045</v>
+        <v>46133</v>
       </c>
       <c r="B8" s="17" t="n">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="C8" s="17" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="D8" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E8" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F8" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G8" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="18" t="n">
-        <v>46044</v>
+        <v>46132</v>
       </c>
       <c r="B9" s="17" t="n">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="C9" s="17" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="D9" s="17" t="n">
-        <v>-1500</v>
+        <v>0</v>
       </c>
       <c r="E9" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F9" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G9" s="17" t="n">
-        <v>-1500</v>
+        <v>-1000</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="18" t="n">
-        <v>46043</v>
+        <v>46129</v>
       </c>
       <c r="B10" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C10" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D10" s="17" t="n">
-        <v>0</v>
+        <v>-1000</v>
       </c>
       <c r="E10" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F10" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G10" s="17" t="n">
-        <v>-1500</v>
+        <v>-1250</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="18" t="n">
-        <v>46042</v>
+        <v>46128</v>
       </c>
       <c r="B11" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C11" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D11" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E11" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F11" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G11" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="18" t="n">
-        <v>46041</v>
+        <v>46127</v>
       </c>
       <c r="B12" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C12" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D12" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E12" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F12" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G12" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="18" t="n">
-        <v>46038</v>
+        <v>46126</v>
       </c>
       <c r="B13" s="17" t="n">
-        <v>1500</v>
+        <v>0</v>
       </c>
       <c r="C13" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D13" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="17" t="n">
         <v>1500</v>
       </c>
       <c r="F13" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G13" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="18" t="n">
-        <v>46037</v>
+        <v>46125</v>
       </c>
       <c r="B14" s="17" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="C14" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="17" t="n">
-        <v>0</v>
+        <v>-1500</v>
       </c>
       <c r="E14" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F14" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G14" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="18" t="n">
-        <v>46036</v>
+        <v>46122</v>
       </c>
       <c r="B15" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="17" t="n">
-        <v>0</v>
+        <v>500</v>
       </c>
       <c r="D15" s="17" t="n">
-        <v>0</v>
+        <v>-1500</v>
       </c>
       <c r="E15" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F15" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G15" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="18" t="n">
-        <v>46035</v>
+        <v>46121</v>
       </c>
       <c r="B16" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C16" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D16" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E16" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F16" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G16" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="18" t="n">
-        <v>46034</v>
+        <v>46120</v>
       </c>
       <c r="B17" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C17" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D17" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F17" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G17" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="18" t="n">
-        <v>46021</v>
+        <v>46119</v>
       </c>
       <c r="B18" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C18" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D18" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F18" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G18" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="19" ht="13.95" customHeight="1">
       <c r="A19" s="18" t="n">
-        <v>46020</v>
+        <v>46118</v>
       </c>
       <c r="B19" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C19" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D19" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E19" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F19" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G19" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="18" t="n">
-        <v>46017</v>
+        <v>46115</v>
       </c>
       <c r="B20" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C20" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D20" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E20" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F20" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G20" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="18" t="n">
-        <v>46016</v>
+        <v>46114</v>
       </c>
       <c r="B21" s="17" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="C21" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D21" s="17" t="n">
-        <v>0</v>
+        <v>-1500</v>
       </c>
       <c r="E21" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F21" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G21" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="18" t="n">
-        <v>46015</v>
+        <v>46113</v>
       </c>
       <c r="B22" s="17" t="n">
         <v>0</v>
       </c>
       <c r="C22" s="17" t="n">
         <v>0</v>
       </c>
       <c r="D22" s="17" t="n">
         <v>0</v>
       </c>
       <c r="E22" s="17" t="n">
-        <v>1000</v>
+        <v>1500</v>
       </c>
       <c r="F22" s="17" t="n">
         <v>500</v>
       </c>
       <c r="G22" s="17" t="n">
         <v>-1500</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="18" t="n">
+        <v>46112</v>
+      </c>
+      <c r="B23" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D23" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E23" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F23" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G23" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="18" t="n">
+        <v>46111</v>
+      </c>
+      <c r="B24" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F24" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G24" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="18" t="n">
+        <v>46108</v>
+      </c>
+      <c r="B25" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C25" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="D25" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E25" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F25" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G25" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="18" t="n">
+        <v>46107</v>
+      </c>
+      <c r="B26" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D26" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E26" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F26" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G26" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="18" t="n">
+        <v>46106</v>
+      </c>
+      <c r="B27" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C27" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="D27" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E27" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F27" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G27" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="18" t="n">
+        <v>46105</v>
+      </c>
+      <c r="B28" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D28" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E28" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F28" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G28" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="18" t="n">
+        <v>46104</v>
+      </c>
+      <c r="B29" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D29" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E29" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F29" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G29" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="18" t="n">
+        <v>46101</v>
+      </c>
+      <c r="B30" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C30" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D30" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E30" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F30" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G30" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="18" t="n">
+        <v>46100</v>
+      </c>
+      <c r="B31" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C31" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D31" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E31" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F31" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G31" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="18" t="n">
+        <v>46099</v>
+      </c>
+      <c r="B32" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C32" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D32" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E32" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F32" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G32" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="18" t="n">
+        <v>46098</v>
+      </c>
+      <c r="B33" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C33" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D33" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E33" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F33" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G33" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="18" t="n">
+        <v>46097</v>
+      </c>
+      <c r="B34" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C34" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F34" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G34" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="18" t="n">
+        <v>46094</v>
+      </c>
+      <c r="B35" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C35" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D35" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E35" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F35" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G35" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="18" t="n">
+        <v>46093</v>
+      </c>
+      <c r="B36" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C36" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="D36" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E36" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F36" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G36" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="18" t="n">
+        <v>46092</v>
+      </c>
+      <c r="B37" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C37" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D37" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E37" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F37" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G37" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="18" t="n">
+        <v>46091</v>
+      </c>
+      <c r="B38" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C38" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D38" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E38" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F38" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G38" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="18" t="n">
+        <v>46087</v>
+      </c>
+      <c r="B39" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D39" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E39" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F39" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G39" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="18" t="n">
+        <v>46086</v>
+      </c>
+      <c r="B40" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D40" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E40" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F40" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G40" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="18" t="n">
+        <v>46085</v>
+      </c>
+      <c r="B41" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D41" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E41" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F41" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G41" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="18" t="n">
+        <v>46084</v>
+      </c>
+      <c r="B42" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C42" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D42" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E42" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F42" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G42" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="18" t="n">
+        <v>46083</v>
+      </c>
+      <c r="B43" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C43" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D43" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E43" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F43" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G43" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="18" t="n">
+        <v>46080</v>
+      </c>
+      <c r="B44" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C44" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D44" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E44" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F44" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G44" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="18" t="n">
+        <v>46079</v>
+      </c>
+      <c r="B45" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C45" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D45" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E45" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F45" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G45" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="18" t="n">
+        <v>46078</v>
+      </c>
+      <c r="B46" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C46" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D46" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E46" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F46" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G46" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="18" t="n">
+        <v>46077</v>
+      </c>
+      <c r="B47" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C47" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D47" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E47" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F47" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G47" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="18" t="n">
+        <v>46073</v>
+      </c>
+      <c r="B48" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C48" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D48" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E48" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F48" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G48" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="18" t="n">
+        <v>46072</v>
+      </c>
+      <c r="B49" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C49" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D49" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E49" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F49" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G49" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="18" t="n">
+        <v>46071</v>
+      </c>
+      <c r="B50" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C50" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D50" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E50" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F50" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G50" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="18" t="n">
+        <v>46070</v>
+      </c>
+      <c r="B51" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C51" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D51" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E51" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F51" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G51" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="18" t="n">
+        <v>46069</v>
+      </c>
+      <c r="B52" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C52" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D52" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E52" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F52" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G52" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="18" t="n">
+        <v>46066</v>
+      </c>
+      <c r="B53" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C53" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D53" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E53" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F53" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G53" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="18" t="n">
+        <v>46065</v>
+      </c>
+      <c r="B54" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C54" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D54" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E54" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F54" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G54" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="18" t="n">
+        <v>46064</v>
+      </c>
+      <c r="B55" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C55" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D55" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E55" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F55" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G55" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="18" t="n">
+        <v>46063</v>
+      </c>
+      <c r="B56" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C56" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D56" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E56" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F56" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G56" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="18" t="n">
+        <v>46062</v>
+      </c>
+      <c r="B57" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D57" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E57" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F57" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G57" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="18" t="n">
+        <v>46059</v>
+      </c>
+      <c r="B58" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D58" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E58" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F58" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G58" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="18" t="n">
+        <v>46058</v>
+      </c>
+      <c r="B59" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C59" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D59" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E59" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G59" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="18" t="n">
+        <v>46057</v>
+      </c>
+      <c r="B60" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C60" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D60" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E60" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F60" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G60" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="18" t="n">
+        <v>46056</v>
+      </c>
+      <c r="B61" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C61" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D61" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E61" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F61" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G61" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="18" t="n">
+        <v>46055</v>
+      </c>
+      <c r="B62" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C62" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D62" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E62" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F62" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G62" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="18" t="n">
+        <v>46052</v>
+      </c>
+      <c r="B63" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C63" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D63" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E63" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F63" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G63" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="18" t="n">
+        <v>46051</v>
+      </c>
+      <c r="B64" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C64" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D64" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E64" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F64" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G64" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="18" t="n">
+        <v>46050</v>
+      </c>
+      <c r="B65" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C65" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D65" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E65" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F65" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G65" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="18" t="n">
+        <v>46049</v>
+      </c>
+      <c r="B66" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C66" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D66" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E66" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F66" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G66" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="18" t="n">
+        <v>46048</v>
+      </c>
+      <c r="B67" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C67" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D67" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E67" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F67" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G67" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="18" t="n">
+        <v>46045</v>
+      </c>
+      <c r="B68" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C68" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="D68" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E68" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F68" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G68" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="18" t="n">
+        <v>46044</v>
+      </c>
+      <c r="B69" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C69" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="D69" s="17" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E69" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F69" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G69" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="18" t="n">
+        <v>46043</v>
+      </c>
+      <c r="B70" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D70" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E70" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F70" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G70" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="18" t="n">
+        <v>46042</v>
+      </c>
+      <c r="B71" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C71" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D71" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E71" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F71" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G71" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="18" t="n">
+        <v>46041</v>
+      </c>
+      <c r="B72" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C72" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D72" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E72" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F72" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G72" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="18" t="n">
+        <v>46038</v>
+      </c>
+      <c r="B73" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C73" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D73" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E73" s="17" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F73" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G73" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="18" t="n">
+        <v>46037</v>
+      </c>
+      <c r="B74" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D74" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E74" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F74" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G74" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="18" t="n">
+        <v>46036</v>
+      </c>
+      <c r="B75" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D75" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E75" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F75" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G75" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="18" t="n">
+        <v>46035</v>
+      </c>
+      <c r="B76" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C76" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D76" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E76" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F76" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G76" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="18" t="n">
+        <v>46034</v>
+      </c>
+      <c r="B77" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C77" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D77" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E77" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F77" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G77" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="18" t="n">
+        <v>46021</v>
+      </c>
+      <c r="B78" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C78" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D78" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E78" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F78" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G78" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="18" t="n">
+        <v>46020</v>
+      </c>
+      <c r="B79" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C79" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D79" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E79" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F79" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G79" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="18" t="n">
+        <v>46017</v>
+      </c>
+      <c r="B80" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D80" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E80" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F80" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G80" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="18" t="n">
+        <v>46016</v>
+      </c>
+      <c r="B81" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D81" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E81" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F81" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G81" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="18" t="n">
+        <v>46015</v>
+      </c>
+      <c r="B82" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C82" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D82" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E82" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F82" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G82" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="18" t="n">
         <v>46014</v>
       </c>
-      <c r="B23" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A24" s="11" t="n">
+      <c r="B83" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="C83" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="D83" s="17" t="n">
+        <v>0</v>
+      </c>
+      <c r="E83" s="17" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F83" s="17" t="n">
+        <v>500</v>
+      </c>
+      <c r="G83" s="17" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="11" t="n">
         <v>46013</v>
       </c>
-      <c r="B24" s="12" t="n">
-[...19 lines deleted...]
-      <c r="A25" s="11" t="n">
+      <c r="B84" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="C84" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D84" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E84" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F84" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="G84" s="12" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="11" t="n">
         <v>46010</v>
       </c>
-      <c r="B25" s="12" t="n">
-[...19 lines deleted...]
-      <c r="A26" s="8" t="n">
+      <c r="B85" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="C85" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D85" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E85" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F85" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="G85" s="12" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="8" t="n">
         <v>46009</v>
       </c>
-      <c r="B26" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A27" s="8" t="n">
+      <c r="B86" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C86" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D86" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E86" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F86" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G86" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="8" t="n">
         <v>46008</v>
       </c>
-      <c r="B27" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A28" s="8" t="n">
+      <c r="B87" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C87" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D87" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E87" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F87" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G87" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="8" t="n">
         <v>46007</v>
       </c>
-      <c r="B28" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A29" s="8" t="n">
+      <c r="B88" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C88" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D88" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E88" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F88" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G88" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="8" t="n">
         <v>46006</v>
       </c>
-      <c r="B29" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A30" s="8" t="n">
+      <c r="B89" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C89" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D89" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E89" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F89" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G89" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="8" t="n">
         <v>46003</v>
       </c>
-      <c r="B30" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A31" s="8" t="n">
+      <c r="B90" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C90" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D90" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E90" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F90" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G90" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="8" t="n">
         <v>46002</v>
       </c>
-      <c r="B31" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A32" s="8" t="n">
+      <c r="B91" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C91" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D91" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E91" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F91" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G91" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="8" t="n">
         <v>46001</v>
       </c>
-      <c r="B32" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A33" s="8" t="n">
+      <c r="B92" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C92" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D92" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E92" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F92" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G92" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="8" t="n">
         <v>46000</v>
       </c>
-      <c r="B33" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A34" s="8" t="n">
+      <c r="B93" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C93" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D93" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E93" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F93" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G93" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="8" t="n">
         <v>45999</v>
       </c>
-      <c r="B34" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A35" s="8" t="n">
+      <c r="B94" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C94" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D94" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E94" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F94" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G94" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="8" t="n">
         <v>45996</v>
       </c>
-      <c r="B35" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A36" s="8" t="n">
+      <c r="B95" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C95" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D95" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E95" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F95" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G95" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="8" t="n">
         <v>45995</v>
       </c>
-      <c r="B36" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A37" s="8" t="n">
+      <c r="B96" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C96" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D96" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E96" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F96" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G96" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="8" t="n">
         <v>45994</v>
       </c>
-      <c r="B37" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A38" s="8" t="n">
+      <c r="B97" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C97" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D97" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E97" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F97" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G97" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="8" t="n">
         <v>45993</v>
       </c>
-      <c r="B38" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A39" s="8" t="n">
+      <c r="B98" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C98" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D98" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E98" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F98" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G98" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="8" t="n">
         <v>45992</v>
       </c>
-      <c r="B39" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A40" s="8" t="n">
+      <c r="B99" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C99" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D99" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E99" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F99" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G99" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="8" t="n">
         <v>45989</v>
       </c>
-      <c r="B40" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A41" s="8" t="n">
+      <c r="B100" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C100" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D100" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E100" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F100" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G100" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="8" t="n">
         <v>45988</v>
       </c>
-      <c r="B41" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A42" s="10" t="n">
+      <c r="B101" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C101" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D101" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E101" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F101" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G101" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="10" t="n">
         <v>45987</v>
       </c>
-      <c r="B42" s="6" t="n">
-[...19 lines deleted...]
-      <c r="A43" s="9" t="n">
+      <c r="B102" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="C102" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D102" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="E102" s="6" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F102" s="6" t="n">
+        <v>500</v>
+      </c>
+      <c r="G102" s="6" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="9" t="n">
         <v>45986</v>
       </c>
-      <c r="B43" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A44" s="9" t="n">
+      <c r="B103" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C103" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D103" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E103" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F103" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G103" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="9" t="n">
         <v>45985</v>
       </c>
-      <c r="B44" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A45" s="9" t="n">
+      <c r="B104" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C104" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D104" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E104" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F104" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G104" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="9" t="n">
         <v>45982</v>
       </c>
-      <c r="B45" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G45" s="7" t="n">
+      <c r="B105" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C105" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D105" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E105" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F105" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G105" s="7" t="n">
         <v>-1166.666666666667</v>
       </c>
     </row>
-    <row r="46">
-      <c r="A46" s="9" t="n">
+    <row r="106">
+      <c r="A106" s="9" t="n">
         <v>45981</v>
       </c>
-      <c r="B46" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G46" s="7" t="n">
+      <c r="B106" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C106" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D106" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E106" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F106" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G106" s="7" t="n">
         <v>-1166.666666666667</v>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="9" t="n">
+    <row r="107">
+      <c r="A107" s="9" t="n">
         <v>45980</v>
       </c>
-      <c r="B47" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G47" s="7" t="n">
+      <c r="B107" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D107" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E107" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F107" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G107" s="7" t="n">
         <v>-1000</v>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="9" t="n">
+    <row r="108">
+      <c r="A108" s="9" t="n">
         <v>45979</v>
       </c>
-      <c r="B48" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G48" s="7" t="n">
+      <c r="B108" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C108" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D108" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E108" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F108" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G108" s="7" t="n">
         <v>-1000</v>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" s="9" t="n">
+    <row r="109">
+      <c r="A109" s="9" t="n">
         <v>45978</v>
       </c>
-      <c r="B49" s="7" t="n">
-[...5 lines deleted...]
-      <c r="D49" s="7" t="n">
+      <c r="B109" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C109" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D109" s="7" t="n">
         <v>-500</v>
       </c>
-      <c r="E49" s="7" t="n">
-[...5 lines deleted...]
-      <c r="G49" s="7" t="n">
+      <c r="E109" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F109" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G109" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="9" t="n">
+    <row r="110">
+      <c r="A110" s="9" t="n">
         <v>45975</v>
       </c>
-      <c r="B50" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G50" s="7" t="n">
+      <c r="B110" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C110" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D110" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E110" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F110" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G110" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="9" t="n">
+    <row r="111">
+      <c r="A111" s="9" t="n">
         <v>45974</v>
       </c>
-      <c r="B51" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G51" s="7" t="n">
+      <c r="B111" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C111" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D111" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E111" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F111" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G111" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="9" t="n">
+    <row r="112">
+      <c r="A112" s="9" t="n">
         <v>45973</v>
       </c>
-      <c r="B52" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G52" s="7" t="n">
+      <c r="B112" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C112" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D112" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E112" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F112" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G112" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="8" t="n">
+    <row r="113">
+      <c r="A113" s="8" t="n">
         <v>45972</v>
       </c>
-      <c r="B53" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G53" s="7" t="n">
+      <c r="B113" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C113" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D113" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E113" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F113" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G113" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="8" t="n">
+    <row r="114">
+      <c r="A114" s="8" t="n">
         <v>45971</v>
       </c>
-      <c r="B54" s="7" t="n">
-[...5 lines deleted...]
-      <c r="D54" s="7" t="n">
+      <c r="B114" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C114" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D114" s="7" t="n">
         <v>-500</v>
       </c>
-      <c r="E54" s="7" t="n">
-[...5 lines deleted...]
-      <c r="G54" s="7" t="n">
+      <c r="E114" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F114" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G114" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="8" t="n">
+    <row r="115">
+      <c r="A115" s="8" t="n">
         <v>45968</v>
       </c>
-      <c r="B55" s="7" t="n">
-[...5 lines deleted...]
-      <c r="D55" s="7" t="n">
+      <c r="B115" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C115" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D115" s="7" t="n">
         <v>-500</v>
       </c>
-      <c r="E55" s="7" t="n">
-[...5 lines deleted...]
-      <c r="G55" s="7" t="n">
+      <c r="E115" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F115" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G115" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="8" t="n">
+    <row r="116">
+      <c r="A116" s="8" t="n">
         <v>45967</v>
       </c>
-      <c r="B56" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G56" s="7" t="n">
+      <c r="B116" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C116" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D116" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E116" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F116" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G116" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="8" t="n">
+    <row r="117">
+      <c r="A117" s="8" t="n">
         <v>45966</v>
       </c>
-      <c r="B57" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G57" s="7" t="n">
+      <c r="B117" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C117" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D117" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E117" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F117" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G117" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" s="8" t="n">
+    <row r="118">
+      <c r="A118" s="8" t="n">
         <v>45962</v>
       </c>
-      <c r="B58" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G58" s="7" t="n">
+      <c r="B118" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C118" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D118" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E118" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F118" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G118" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="8" t="n">
+    <row r="119">
+      <c r="A119" s="8" t="n">
         <v>45961</v>
       </c>
-      <c r="B59" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G59" s="7" t="n">
+      <c r="B119" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C119" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D119" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E119" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F119" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G119" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="8" t="n">
+    <row r="120">
+      <c r="A120" s="8" t="n">
         <v>45960</v>
       </c>
-      <c r="B60" s="7" t="n">
-[...5 lines deleted...]
-      <c r="D60" s="7" t="n">
+      <c r="B120" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C120" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D120" s="7" t="n">
         <v>-500</v>
       </c>
-      <c r="E60" s="7" t="n">
-[...5 lines deleted...]
-      <c r="G60" s="7" t="n">
+      <c r="E120" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F120" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G120" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="8" t="n">
+    <row r="121">
+      <c r="A121" s="8" t="n">
         <v>45959</v>
       </c>
-      <c r="B61" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G61" s="7" t="n">
+      <c r="B121" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C121" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D121" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E121" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F121" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G121" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="8" t="n">
+    <row r="122">
+      <c r="A122" s="8" t="n">
         <v>45958</v>
       </c>
-      <c r="B62" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G62" s="7" t="n">
+      <c r="B122" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C122" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D122" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E122" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F122" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G122" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="8" t="n">
+    <row r="123">
+      <c r="A123" s="8" t="n">
         <v>45957</v>
       </c>
-      <c r="B63" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G63" s="7" t="n">
+      <c r="B123" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C123" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D123" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E123" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F123" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G123" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="8" t="n">
+    <row r="124">
+      <c r="A124" s="8" t="n">
         <v>45954</v>
       </c>
-      <c r="B64" s="7" t="n">
-[...14 lines deleted...]
-      <c r="G64" s="7" t="n">
+      <c r="B124" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C124" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D124" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E124" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F124" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G124" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="8" t="n">
+    <row r="125">
+      <c r="A125" s="8" t="n">
         <v>45953</v>
       </c>
-      <c r="B65" s="7" t="n">
-[...5 lines deleted...]
-      <c r="D65" s="7" t="n">
+      <c r="B125" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C125" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D125" s="7" t="n">
         <v>-500</v>
       </c>
-      <c r="E65" s="7" t="n">
-[...5 lines deleted...]
-      <c r="G65" s="7" t="n">
+      <c r="E125" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F125" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G125" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="8" t="n">
+    <row r="126">
+      <c r="A126" s="8" t="n">
         <v>45952</v>
       </c>
-      <c r="B66" s="7" t="n">
-[...5 lines deleted...]
-      <c r="D66" s="7" t="n">
+      <c r="B126" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C126" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D126" s="7" t="n">
         <v>-500</v>
       </c>
-      <c r="E66" s="7" t="n">
-[...5 lines deleted...]
-      <c r="G66" s="7" t="n">
+      <c r="E126" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F126" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G126" s="7" t="n">
         <v>-500</v>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="8" t="n">
+    <row r="127">
+      <c r="A127" s="8" t="n">
         <v>45951</v>
       </c>
-      <c r="B67" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A68" s="4" t="n">
+      <c r="B127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G127" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="4" t="n">
         <v>45950</v>
       </c>
-      <c r="B68" s="1" t="n">
-[...14 lines deleted...]
-      <c r="G68" s="1" t="n">
+      <c r="B128" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C128" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D128" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E128" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F128" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G128" s="1" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="E1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>