--- v1 (2026-04-28)
+++ v2 (2026-06-28)
@@ -1,98 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="0" yWindow="0" windowWidth="17232" windowHeight="5292" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-105" yWindow="-105" windowWidth="23250" windowHeight="13890" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Дельты" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd\.mm\.yyyy"/>
     <numFmt numFmtId="165" formatCode="DD.MM.YYYY"/>
     <numFmt numFmtId="166" formatCode="yyyy-mm-dd h:mm:ss"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <charset val="204"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <charset val="204"/>
       <family val="2"/>
       <b val="1"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -139,103 +139,120 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="7" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="9" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="9" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="10" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -538,3015 +555,3935 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G128"/>
+  <dimension ref="A1:G168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K8" sqref="K8"/>
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="8" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="12.109375" bestFit="1" customWidth="1" min="1" max="1"/>
-    <col width="15.6640625" customWidth="1" min="2" max="7"/>
+    <col width="12.140625" bestFit="1" customWidth="1" min="1" max="1"/>
+    <col width="15.7109375" customWidth="1" min="2" max="7"/>
   </cols>
   <sheetData>
     <row r="1" ht="42.6" customHeight="1">
       <c r="A1" s="5" t="inlineStr">
         <is>
           <t>Индекс сои</t>
         </is>
       </c>
-      <c r="B1" s="13" t="inlineStr">
+      <c r="B1" s="15" t="inlineStr">
         <is>
           <t>Разница между средневзвешенными ценами товаров, используемое при определении Δ,  руб</t>
         </is>
       </c>
-      <c r="C1" s="14" t="n"/>
-[...1 lines deleted...]
-      <c r="E1" s="13" t="inlineStr">
+      <c r="C1" s="16" t="n"/>
+      <c r="D1" s="17" t="n"/>
+      <c r="E1" s="15" t="inlineStr">
         <is>
           <t>Среднеарифметическое значение разницы цен за последние 5 рабочих дней, используемое при расчете Индекса цен на сою, руб</t>
         </is>
       </c>
-      <c r="F1" s="14" t="n"/>
-      <c r="G1" s="15" t="n"/>
+      <c r="F1" s="16" t="n"/>
+      <c r="G1" s="17" t="n"/>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Дата расчета</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>P39-P37</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>P39-P38</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>P39-P40</t>
         </is>
       </c>
       <c r="E2" s="3" t="inlineStr">
         <is>
           <t>Δ37</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr">
         <is>
           <t>Δ38</t>
         </is>
       </c>
       <c r="G2" s="3" t="inlineStr">
         <is>
           <t>Δ40</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="18" t="n">
+      <c r="A3" s="20" t="n">
+        <v>46199</v>
+      </c>
+      <c r="B3" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C3" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D3" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E3" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F3" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G3" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="20" t="n">
+        <v>46198</v>
+      </c>
+      <c r="B4" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C4" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D4" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E4" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F4" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G4" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="20" t="n">
+        <v>46197</v>
+      </c>
+      <c r="B5" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C5" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D5" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E5" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F5" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G5" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="20" t="n">
+        <v>46196</v>
+      </c>
+      <c r="B6" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C6" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D6" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E6" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F6" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G6" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="20" t="n">
+        <v>46195</v>
+      </c>
+      <c r="B7" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C7" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D7" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E7" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F7" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G7" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="20" t="n">
+        <v>46192</v>
+      </c>
+      <c r="B8" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C8" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D8" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E8" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F8" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G8" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="20" t="n">
+        <v>46191</v>
+      </c>
+      <c r="B9" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C9" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D9" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E9" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F9" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G9" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="20" t="n">
+        <v>46190</v>
+      </c>
+      <c r="B10" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C10" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="D10" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E10" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F10" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G10" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="20" t="n">
+        <v>46189</v>
+      </c>
+      <c r="B11" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C11" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="D11" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E11" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F11" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G11" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="20" t="n">
+        <v>46188</v>
+      </c>
+      <c r="B12" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C12" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D12" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E12" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F12" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G12" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="20" t="n">
+        <v>46184</v>
+      </c>
+      <c r="B13" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C13" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D13" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E13" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F13" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G13" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="20" t="n">
+        <v>46183</v>
+      </c>
+      <c r="B14" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C14" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="D14" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E14" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F14" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G14" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="20" t="n">
+        <v>46182</v>
+      </c>
+      <c r="B15" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C15" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D15" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E15" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F15" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G15" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="20" t="n">
+        <v>46181</v>
+      </c>
+      <c r="B16" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C16" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D16" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E16" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F16" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G16" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="20" t="n">
+        <v>46178</v>
+      </c>
+      <c r="B17" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C17" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D17" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E17" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F17" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G17" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="20" t="n">
+        <v>46177</v>
+      </c>
+      <c r="B18" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C18" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D18" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E18" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F18" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G18" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="20" t="n">
+        <v>46176</v>
+      </c>
+      <c r="B19" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C19" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D19" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E19" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F19" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G19" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="20" t="n">
+        <v>46175</v>
+      </c>
+      <c r="B20" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C20" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="D20" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E20" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F20" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G20" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="20" t="n">
+        <v>46174</v>
+      </c>
+      <c r="B21" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C21" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D21" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E21" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F21" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G21" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="20" t="n">
+        <v>46171</v>
+      </c>
+      <c r="B22" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C22" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D22" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E22" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F22" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G22" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="20" t="n">
+        <v>46170</v>
+      </c>
+      <c r="B23" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C23" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D23" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E23" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F23" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G23" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="20" t="n">
+        <v>46169</v>
+      </c>
+      <c r="B24" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C24" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D24" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E24" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F24" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G24" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="20" t="n">
+        <v>46168</v>
+      </c>
+      <c r="B25" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C25" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D25" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E25" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F25" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G25" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="26" ht="13.9" customHeight="1">
+      <c r="A26" s="20" t="n">
+        <v>46167</v>
+      </c>
+      <c r="B26" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C26" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D26" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E26" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F26" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G26" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="20" t="n">
+        <v>46164</v>
+      </c>
+      <c r="B27" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C27" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D27" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E27" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F27" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G27" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="20" t="n">
+        <v>46163</v>
+      </c>
+      <c r="B28" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C28" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D28" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E28" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F28" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G28" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="20" t="n">
+        <v>46162</v>
+      </c>
+      <c r="B29" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C29" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D29" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E29" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F29" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G29" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="20" t="n">
+        <v>46161</v>
+      </c>
+      <c r="B30" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C30" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D30" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E30" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F30" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G30" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="20" t="n">
+        <v>46160</v>
+      </c>
+      <c r="B31" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C31" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D31" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E31" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F31" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G31" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="20" t="n">
+        <v>46157</v>
+      </c>
+      <c r="B32" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C32" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D32" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E32" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F32" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G32" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="20" t="n">
+        <v>46156</v>
+      </c>
+      <c r="B33" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C33" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D33" s="19" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E33" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F33" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G33" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="20" t="n">
+        <v>46155</v>
+      </c>
+      <c r="B34" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C34" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D34" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E34" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F34" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G34" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="20" t="n">
+        <v>46154</v>
+      </c>
+      <c r="B35" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="C35" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="D35" s="19" t="n">
+        <v>0</v>
+      </c>
+      <c r="E35" s="19" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F35" s="19" t="n">
+        <v>500</v>
+      </c>
+      <c r="G35" s="19" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="14" t="n">
+        <v>46150</v>
+      </c>
+      <c r="B36" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C36" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D36" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E36" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F36" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G36" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="14" t="n">
+        <v>46149</v>
+      </c>
+      <c r="B37" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C37" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D37" s="13" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E37" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F37" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G37" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="14" t="n">
+        <v>46148</v>
+      </c>
+      <c r="B38" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C38" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D38" s="13" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E38" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F38" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G38" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="14" t="n">
+        <v>46147</v>
+      </c>
+      <c r="B39" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C39" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D39" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E39" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F39" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G39" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="14" t="n">
+        <v>46146</v>
+      </c>
+      <c r="B40" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C40" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D40" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E40" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F40" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G40" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="14" t="n">
+        <v>46142</v>
+      </c>
+      <c r="B41" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C41" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D41" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E41" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F41" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G41" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="14" t="n">
+        <v>46141</v>
+      </c>
+      <c r="B42" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C42" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D42" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E42" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F42" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G42" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="14" t="n">
         <v>46140</v>
       </c>
-      <c r="B3" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A4" s="18" t="n">
+      <c r="B43" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C43" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D43" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E43" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F43" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G43" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="14" t="n">
         <v>46139</v>
       </c>
-      <c r="B4" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A5" s="18" t="n">
+      <c r="B44" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C44" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D44" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E44" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F44" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G44" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="14" t="n">
         <v>46136</v>
       </c>
-      <c r="B5" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A6" s="18" t="n">
+      <c r="B45" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C45" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D45" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E45" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F45" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G45" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="14" t="n">
         <v>46135</v>
       </c>
-      <c r="B6" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A7" s="18" t="n">
+      <c r="B46" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C46" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D46" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E46" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F46" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G46" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="14" t="n">
         <v>46134</v>
       </c>
-      <c r="B7" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A8" s="18" t="n">
+      <c r="B47" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C47" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D47" s="13" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E47" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F47" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G47" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="14" t="n">
         <v>46133</v>
       </c>
-      <c r="B8" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A9" s="18" t="n">
+      <c r="B48" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C48" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D48" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E48" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F48" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G48" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="14" t="n">
         <v>46132</v>
       </c>
-      <c r="B9" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A10" s="18" t="n">
+      <c r="B49" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C49" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D49" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E49" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F49" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G49" s="13" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="14" t="n">
         <v>46129</v>
       </c>
-      <c r="B10" s="17" t="n">
-[...14 lines deleted...]
-      <c r="G10" s="17" t="n">
+      <c r="B50" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C50" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D50" s="13" t="n">
+        <v>-1000</v>
+      </c>
+      <c r="E50" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F50" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G50" s="13" t="n">
         <v>-1250</v>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="18" t="n">
+    <row r="51">
+      <c r="A51" s="14" t="n">
         <v>46128</v>
       </c>
-      <c r="B11" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A12" s="18" t="n">
+      <c r="B51" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C51" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D51" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E51" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F51" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G51" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="14" t="n">
         <v>46127</v>
       </c>
-      <c r="B12" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A13" s="18" t="n">
+      <c r="B52" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C52" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D52" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E52" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F52" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G52" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="14" t="n">
         <v>46126</v>
       </c>
-      <c r="B13" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A14" s="18" t="n">
+      <c r="B53" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C53" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D53" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E53" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F53" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G53" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="14" t="n">
         <v>46125</v>
       </c>
-      <c r="B14" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A15" s="18" t="n">
+      <c r="B54" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C54" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D54" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E54" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F54" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G54" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="14" t="n">
         <v>46122</v>
       </c>
-      <c r="B15" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A16" s="18" t="n">
+      <c r="B55" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C55" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D55" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E55" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F55" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G55" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="14" t="n">
         <v>46121</v>
       </c>
-      <c r="B16" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A17" s="18" t="n">
+      <c r="B56" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C56" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D56" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E56" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F56" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G56" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="14" t="n">
         <v>46120</v>
       </c>
-      <c r="B17" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A18" s="18" t="n">
+      <c r="B57" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C57" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D57" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E57" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F57" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G57" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="14" t="n">
         <v>46119</v>
       </c>
-      <c r="B18" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A19" s="18" t="n">
+      <c r="B58" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C58" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D58" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E58" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F58" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G58" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="14" t="n">
         <v>46118</v>
       </c>
-      <c r="B19" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A20" s="18" t="n">
+      <c r="B59" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C59" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D59" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E59" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F59" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G59" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="14" t="n">
         <v>46115</v>
       </c>
-      <c r="B20" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A21" s="18" t="n">
+      <c r="B60" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C60" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D60" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E60" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F60" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G60" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="14" t="n">
         <v>46114</v>
       </c>
-      <c r="B21" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A22" s="18" t="n">
+      <c r="B61" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C61" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D61" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E61" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F61" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G61" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="14" t="n">
         <v>46113</v>
       </c>
-      <c r="B22" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A23" s="18" t="n">
+      <c r="B62" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C62" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D62" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E62" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F62" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G62" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="14" t="n">
         <v>46112</v>
       </c>
-      <c r="B23" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A24" s="18" t="n">
+      <c r="B63" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C63" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D63" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E63" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F63" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G63" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="14" t="n">
         <v>46111</v>
       </c>
-      <c r="B24" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A25" s="18" t="n">
+      <c r="B64" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C64" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D64" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E64" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F64" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G64" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="14" t="n">
         <v>46108</v>
       </c>
-      <c r="B25" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A26" s="18" t="n">
+      <c r="B65" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C65" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D65" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E65" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F65" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G65" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="14" t="n">
         <v>46107</v>
       </c>
-      <c r="B26" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A27" s="18" t="n">
+      <c r="B66" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C66" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D66" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E66" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F66" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G66" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="14" t="n">
         <v>46106</v>
       </c>
-      <c r="B27" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A28" s="18" t="n">
+      <c r="B67" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C67" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D67" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E67" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F67" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G67" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="14" t="n">
         <v>46105</v>
       </c>
-      <c r="B28" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A29" s="18" t="n">
+      <c r="B68" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C68" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D68" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E68" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F68" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G68" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="14" t="n">
         <v>46104</v>
       </c>
-      <c r="B29" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A30" s="18" t="n">
+      <c r="B69" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C69" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D69" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E69" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F69" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G69" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="14" t="n">
         <v>46101</v>
       </c>
-      <c r="B30" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A31" s="18" t="n">
+      <c r="B70" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C70" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D70" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E70" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F70" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G70" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="14" t="n">
         <v>46100</v>
       </c>
-      <c r="B31" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A32" s="18" t="n">
+      <c r="B71" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C71" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D71" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E71" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F71" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G71" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="14" t="n">
         <v>46099</v>
       </c>
-      <c r="B32" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A33" s="18" t="n">
+      <c r="B72" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C72" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D72" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E72" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F72" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G72" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="14" t="n">
         <v>46098</v>
       </c>
-      <c r="B33" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A34" s="18" t="n">
+      <c r="B73" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C73" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D73" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E73" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F73" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G73" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="14" t="n">
         <v>46097</v>
       </c>
-      <c r="B34" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A35" s="18" t="n">
+      <c r="B74" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C74" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D74" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E74" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F74" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G74" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="14" t="n">
         <v>46094</v>
       </c>
-      <c r="B35" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A36" s="18" t="n">
+      <c r="B75" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C75" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D75" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E75" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F75" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G75" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="14" t="n">
         <v>46093</v>
       </c>
-      <c r="B36" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A37" s="18" t="n">
+      <c r="B76" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C76" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D76" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E76" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F76" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G76" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="14" t="n">
         <v>46092</v>
       </c>
-      <c r="B37" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A38" s="18" t="n">
+      <c r="B77" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C77" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D77" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E77" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F77" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G77" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="14" t="n">
         <v>46091</v>
       </c>
-      <c r="B38" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A39" s="18" t="n">
+      <c r="B78" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C78" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D78" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E78" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F78" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G78" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="14" t="n">
         <v>46087</v>
       </c>
-      <c r="B39" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A40" s="18" t="n">
+      <c r="B79" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C79" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D79" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E79" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F79" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G79" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="14" t="n">
         <v>46086</v>
       </c>
-      <c r="B40" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A41" s="18" t="n">
+      <c r="B80" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C80" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D80" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E80" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F80" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G80" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="14" t="n">
         <v>46085</v>
       </c>
-      <c r="B41" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A42" s="18" t="n">
+      <c r="B81" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C81" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D81" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E81" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F81" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G81" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="14" t="n">
         <v>46084</v>
       </c>
-      <c r="B42" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A43" s="18" t="n">
+      <c r="B82" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C82" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D82" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E82" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F82" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G82" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="14" t="n">
         <v>46083</v>
       </c>
-      <c r="B43" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A44" s="18" t="n">
+      <c r="B83" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C83" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D83" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E83" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F83" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G83" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="14" t="n">
         <v>46080</v>
       </c>
-      <c r="B44" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A45" s="18" t="n">
+      <c r="B84" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C84" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D84" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E84" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F84" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G84" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="14" t="n">
         <v>46079</v>
       </c>
-      <c r="B45" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A46" s="18" t="n">
+      <c r="B85" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C85" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D85" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E85" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F85" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G85" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="14" t="n">
         <v>46078</v>
       </c>
-      <c r="B46" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A47" s="18" t="n">
+      <c r="B86" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C86" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D86" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E86" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F86" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G86" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="14" t="n">
         <v>46077</v>
       </c>
-      <c r="B47" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A48" s="18" t="n">
+      <c r="B87" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C87" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D87" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E87" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F87" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G87" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="14" t="n">
         <v>46073</v>
       </c>
-      <c r="B48" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A49" s="18" t="n">
+      <c r="B88" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C88" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D88" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E88" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F88" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G88" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="14" t="n">
         <v>46072</v>
       </c>
-      <c r="B49" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A50" s="18" t="n">
+      <c r="B89" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C89" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D89" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E89" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F89" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G89" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="14" t="n">
         <v>46071</v>
       </c>
-      <c r="B50" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A51" s="18" t="n">
+      <c r="B90" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C90" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D90" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E90" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F90" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G90" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="14" t="n">
         <v>46070</v>
       </c>
-      <c r="B51" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A52" s="18" t="n">
+      <c r="B91" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C91" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D91" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E91" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F91" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G91" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="14" t="n">
         <v>46069</v>
       </c>
-      <c r="B52" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A53" s="18" t="n">
+      <c r="B92" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C92" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D92" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E92" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F92" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G92" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="14" t="n">
         <v>46066</v>
       </c>
-      <c r="B53" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A54" s="18" t="n">
+      <c r="B93" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C93" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D93" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E93" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F93" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G93" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="14" t="n">
         <v>46065</v>
       </c>
-      <c r="B54" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A55" s="18" t="n">
+      <c r="B94" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C94" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D94" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E94" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F94" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G94" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="14" t="n">
         <v>46064</v>
       </c>
-      <c r="B55" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A56" s="18" t="n">
+      <c r="B95" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C95" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D95" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E95" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F95" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G95" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="14" t="n">
         <v>46063</v>
       </c>
-      <c r="B56" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A57" s="18" t="n">
+      <c r="B96" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C96" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D96" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E96" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F96" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G96" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="14" t="n">
         <v>46062</v>
       </c>
-      <c r="B57" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A58" s="18" t="n">
+      <c r="B97" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C97" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D97" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E97" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F97" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G97" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="14" t="n">
         <v>46059</v>
       </c>
-      <c r="B58" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A59" s="18" t="n">
+      <c r="B98" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C98" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D98" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E98" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F98" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G98" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="14" t="n">
         <v>46058</v>
       </c>
-      <c r="B59" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A60" s="18" t="n">
+      <c r="B99" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C99" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D99" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E99" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F99" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G99" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="14" t="n">
         <v>46057</v>
       </c>
-      <c r="B60" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A61" s="18" t="n">
+      <c r="B100" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C100" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D100" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E100" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F100" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G100" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="14" t="n">
         <v>46056</v>
       </c>
-      <c r="B61" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A62" s="18" t="n">
+      <c r="B101" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C101" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D101" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E101" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F101" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G101" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="14" t="n">
         <v>46055</v>
       </c>
-      <c r="B62" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A63" s="18" t="n">
+      <c r="B102" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C102" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D102" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E102" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F102" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G102" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="14" t="n">
         <v>46052</v>
       </c>
-      <c r="B63" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A64" s="18" t="n">
+      <c r="B103" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C103" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D103" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E103" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F103" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G103" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="14" t="n">
         <v>46051</v>
       </c>
-      <c r="B64" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A65" s="18" t="n">
+      <c r="B104" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C104" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D104" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E104" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F104" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G104" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="14" t="n">
         <v>46050</v>
       </c>
-      <c r="B65" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A66" s="18" t="n">
+      <c r="B105" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C105" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D105" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E105" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F105" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G105" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="14" t="n">
         <v>46049</v>
       </c>
-      <c r="B66" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A67" s="18" t="n">
+      <c r="B106" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C106" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D106" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E106" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F106" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G106" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="14" t="n">
         <v>46048</v>
       </c>
-      <c r="B67" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A68" s="18" t="n">
+      <c r="B107" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C107" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D107" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E107" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F107" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G107" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="14" t="n">
         <v>46045</v>
       </c>
-      <c r="B68" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A69" s="18" t="n">
+      <c r="B108" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C108" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D108" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E108" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F108" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G108" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="14" t="n">
         <v>46044</v>
       </c>
-      <c r="B69" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A70" s="18" t="n">
+      <c r="B109" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C109" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="D109" s="13" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E109" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F109" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G109" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="14" t="n">
         <v>46043</v>
       </c>
-      <c r="B70" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A71" s="18" t="n">
+      <c r="B110" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C110" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D110" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E110" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F110" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G110" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="14" t="n">
         <v>46042</v>
       </c>
-      <c r="B71" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A72" s="18" t="n">
+      <c r="B111" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C111" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D111" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E111" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F111" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G111" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="14" t="n">
         <v>46041</v>
       </c>
-      <c r="B72" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A73" s="18" t="n">
+      <c r="B112" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C112" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D112" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E112" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F112" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G112" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="14" t="n">
         <v>46038</v>
       </c>
-      <c r="B73" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A74" s="18" t="n">
+      <c r="B113" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="C113" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D113" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E113" s="13" t="n">
+        <v>1500</v>
+      </c>
+      <c r="F113" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G113" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="14" t="n">
         <v>46037</v>
       </c>
-      <c r="B74" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A75" s="18" t="n">
+      <c r="B114" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C114" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D114" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E114" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F114" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G114" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="14" t="n">
         <v>46036</v>
       </c>
-      <c r="B75" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A76" s="18" t="n">
+      <c r="B115" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C115" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D115" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E115" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F115" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G115" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="14" t="n">
         <v>46035</v>
       </c>
-      <c r="B76" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A77" s="18" t="n">
+      <c r="B116" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C116" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D116" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E116" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F116" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G116" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="14" t="n">
         <v>46034</v>
       </c>
-      <c r="B77" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A78" s="18" t="n">
+      <c r="B117" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C117" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D117" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E117" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F117" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G117" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="14" t="n">
         <v>46021</v>
       </c>
-      <c r="B78" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A79" s="18" t="n">
+      <c r="B118" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C118" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D118" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E118" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F118" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G118" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="14" t="n">
         <v>46020</v>
       </c>
-      <c r="B79" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A80" s="18" t="n">
+      <c r="B119" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C119" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D119" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E119" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F119" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G119" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="14" t="n">
         <v>46017</v>
       </c>
-      <c r="B80" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A81" s="18" t="n">
+      <c r="B120" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C120" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D120" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E120" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F120" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G120" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="14" t="n">
         <v>46016</v>
       </c>
-      <c r="B81" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A82" s="18" t="n">
+      <c r="B121" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C121" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D121" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E121" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F121" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G121" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="14" t="n">
         <v>46015</v>
       </c>
-      <c r="B82" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A83" s="18" t="n">
+      <c r="B122" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C122" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D122" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E122" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F122" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G122" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="14" t="n">
         <v>46014</v>
       </c>
-      <c r="B83" s="17" t="n">
-[...19 lines deleted...]
-      <c r="A84" s="11" t="n">
+      <c r="B123" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="C123" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="D123" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="E123" s="13" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F123" s="13" t="n">
+        <v>500</v>
+      </c>
+      <c r="G123" s="13" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="11" t="n">
         <v>46013</v>
       </c>
-      <c r="B84" s="12" t="n">
-[...19 lines deleted...]
-      <c r="A85" s="11" t="n">
+      <c r="B124" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="C124" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D124" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E124" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F124" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="G124" s="12" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="11" t="n">
         <v>46010</v>
       </c>
-      <c r="B85" s="12" t="n">
-[...935 lines deleted...]
-        <v>-500</v>
+      <c r="B125" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="C125" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="D125" s="12" t="n">
+        <v>0</v>
+      </c>
+      <c r="E125" s="12" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F125" s="12" t="n">
+        <v>500</v>
+      </c>
+      <c r="G125" s="12" t="n">
+        <v>-1500</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="8" t="n">
-        <v>45952</v>
+        <v>46009</v>
       </c>
       <c r="B126" s="7" t="n">
         <v>0</v>
       </c>
       <c r="C126" s="7" t="n">
-        <v>500</v>
+        <v>0</v>
       </c>
       <c r="D126" s="7" t="n">
-        <v>-500</v>
+        <v>0</v>
       </c>
       <c r="E126" s="7" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="F126" s="7" t="n">
         <v>500</v>
       </c>
       <c r="G126" s="7" t="n">
-        <v>-500</v>
+        <v>-1500</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="8" t="n">
+        <v>46008</v>
+      </c>
+      <c r="B127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C127" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D127" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E127" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F127" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G127" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="8" t="n">
+        <v>46007</v>
+      </c>
+      <c r="B128" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C128" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D128" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E128" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F128" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G128" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="8" t="n">
+        <v>46006</v>
+      </c>
+      <c r="B129" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C129" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D129" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E129" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F129" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G129" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="8" t="n">
+        <v>46003</v>
+      </c>
+      <c r="B130" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C130" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D130" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E130" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F130" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G130" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="8" t="n">
+        <v>46002</v>
+      </c>
+      <c r="B131" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C131" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D131" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E131" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F131" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G131" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="8" t="n">
+        <v>46001</v>
+      </c>
+      <c r="B132" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C132" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D132" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E132" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F132" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G132" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="8" t="n">
+        <v>46000</v>
+      </c>
+      <c r="B133" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C133" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D133" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E133" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F133" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G133" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="8" t="n">
+        <v>45999</v>
+      </c>
+      <c r="B134" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C134" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D134" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E134" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F134" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G134" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="8" t="n">
+        <v>45996</v>
+      </c>
+      <c r="B135" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C135" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D135" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E135" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F135" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G135" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="8" t="n">
+        <v>45995</v>
+      </c>
+      <c r="B136" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C136" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D136" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E136" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F136" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G136" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="8" t="n">
+        <v>45994</v>
+      </c>
+      <c r="B137" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C137" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D137" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E137" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F137" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G137" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="8" t="n">
+        <v>45993</v>
+      </c>
+      <c r="B138" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C138" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D138" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E138" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F138" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G138" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="8" t="n">
+        <v>45992</v>
+      </c>
+      <c r="B139" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C139" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D139" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E139" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F139" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G139" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="8" t="n">
+        <v>45989</v>
+      </c>
+      <c r="B140" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C140" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D140" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E140" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F140" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G140" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="8" t="n">
+        <v>45988</v>
+      </c>
+      <c r="B141" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C141" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D141" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E141" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F141" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G141" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="10" t="n">
+        <v>45987</v>
+      </c>
+      <c r="B142" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="C142" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="D142" s="6" t="n">
+        <v>0</v>
+      </c>
+      <c r="E142" s="6" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F142" s="6" t="n">
+        <v>500</v>
+      </c>
+      <c r="G142" s="6" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="9" t="n">
+        <v>45986</v>
+      </c>
+      <c r="B143" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C143" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D143" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E143" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F143" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G143" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="9" t="n">
+        <v>45985</v>
+      </c>
+      <c r="B144" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C144" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D144" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E144" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F144" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G144" s="7" t="n">
+        <v>-1500</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="9" t="n">
+        <v>45982</v>
+      </c>
+      <c r="B145" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C145" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D145" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E145" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F145" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G145" s="7" t="n">
+        <v>-1166.666666666667</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="9" t="n">
+        <v>45981</v>
+      </c>
+      <c r="B146" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C146" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D146" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E146" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F146" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G146" s="7" t="n">
+        <v>-1166.666666666667</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="9" t="n">
+        <v>45980</v>
+      </c>
+      <c r="B147" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C147" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D147" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E147" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F147" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G147" s="7" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="9" t="n">
+        <v>45979</v>
+      </c>
+      <c r="B148" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C148" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D148" s="7" t="n">
+        <v>-1500</v>
+      </c>
+      <c r="E148" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F148" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G148" s="7" t="n">
+        <v>-1000</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="9" t="n">
+        <v>45978</v>
+      </c>
+      <c r="B149" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C149" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D149" s="7" t="n">
+        <v>-500</v>
+      </c>
+      <c r="E149" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F149" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G149" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="9" t="n">
+        <v>45975</v>
+      </c>
+      <c r="B150" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C150" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D150" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E150" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F150" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G150" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="9" t="n">
+        <v>45974</v>
+      </c>
+      <c r="B151" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C151" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D151" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E151" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F151" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G151" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="9" t="n">
+        <v>45973</v>
+      </c>
+      <c r="B152" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C152" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D152" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E152" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F152" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G152" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="8" t="n">
+        <v>45972</v>
+      </c>
+      <c r="B153" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C153" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D153" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E153" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F153" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G153" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="8" t="n">
+        <v>45971</v>
+      </c>
+      <c r="B154" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C154" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D154" s="7" t="n">
+        <v>-500</v>
+      </c>
+      <c r="E154" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F154" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G154" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="8" t="n">
+        <v>45968</v>
+      </c>
+      <c r="B155" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C155" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D155" s="7" t="n">
+        <v>-500</v>
+      </c>
+      <c r="E155" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F155" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G155" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="8" t="n">
+        <v>45967</v>
+      </c>
+      <c r="B156" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C156" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D156" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E156" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F156" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G156" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="8" t="n">
+        <v>45966</v>
+      </c>
+      <c r="B157" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C157" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D157" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E157" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F157" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G157" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="8" t="n">
+        <v>45962</v>
+      </c>
+      <c r="B158" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C158" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D158" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E158" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F158" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G158" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="8" t="n">
+        <v>45961</v>
+      </c>
+      <c r="B159" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C159" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D159" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E159" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F159" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G159" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="8" t="n">
+        <v>45960</v>
+      </c>
+      <c r="B160" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C160" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D160" s="7" t="n">
+        <v>-500</v>
+      </c>
+      <c r="E160" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F160" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G160" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="8" t="n">
+        <v>45959</v>
+      </c>
+      <c r="B161" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C161" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D161" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E161" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F161" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G161" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="8" t="n">
+        <v>45958</v>
+      </c>
+      <c r="B162" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C162" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D162" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E162" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F162" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G162" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="8" t="n">
+        <v>45957</v>
+      </c>
+      <c r="B163" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C163" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D163" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E163" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F163" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G163" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="8" t="n">
+        <v>45954</v>
+      </c>
+      <c r="B164" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C164" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D164" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E164" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F164" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G164" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="8" t="n">
+        <v>45953</v>
+      </c>
+      <c r="B165" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="C165" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D165" s="7" t="n">
+        <v>-500</v>
+      </c>
+      <c r="E165" s="7" t="n">
+        <v>1000</v>
+      </c>
+      <c r="F165" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G165" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="8" t="n">
+        <v>45952</v>
+      </c>
+      <c r="B166" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C166" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="D166" s="7" t="n">
+        <v>-500</v>
+      </c>
+      <c r="E166" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F166" s="7" t="n">
+        <v>500</v>
+      </c>
+      <c r="G166" s="7" t="n">
+        <v>-500</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="8" t="n">
         <v>45951</v>
       </c>
-      <c r="B127" s="7" t="n">
-[...19 lines deleted...]
-      <c r="A128" s="4" t="n">
+      <c r="B167" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="C167" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="D167" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E167" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F167" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G167" s="7" t="n">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="4" t="n">
         <v>45950</v>
       </c>
-      <c r="B128" s="1" t="n">
-[...14 lines deleted...]
-      <c r="G128" s="1" t="n">
+      <c r="B168" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="C168" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="D168" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="E168" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="F168" s="1" t="n">
+        <v>0</v>
+      </c>
+      <c r="G168" s="1" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="E1:G1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" paperSize="9"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>