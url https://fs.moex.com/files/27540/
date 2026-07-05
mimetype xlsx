--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fe3e116d5e4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceecbbc1efc749ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rcd5232febd6c40f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R7625e64711074335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b val="1"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
       <x:b val="1"/>
@@ -96,51 +96,51 @@
     </x:xf>
     <x:xf borderId="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" borderId="1"/>
     <x:xf fontId="2" applyFont="1"/>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="4" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd5232febd6c40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7625e64711074335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/commodityauctions/participantsCA" TargetMode="External" Id="HL0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="6.3" bestFit="0" customWidth="1"/>
     <x:col min="2" max="2" width="60" bestFit="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.5" bestFit="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row/>
     <x:row>
       <x:c s="11" t="inlineStr">
         <x:is>
           <x:t>Список участников, допущенных к аукционам Заказчика аукционов ООО "Зерновая компания ЭФКО"</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row ht="50" customHeight="1">
       <x:c s="12" t="inlineStr">
@@ -483,972 +483,972 @@
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Общество с ограниченной ответственностью "Авангард"</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>6215013346</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
         <x:v>45926</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="6" t="n">
         <x:v>15</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сентябрь"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4825070824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговая компания "Просторы Сибири"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2463231513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ТК68"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6800000346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Тербунская Строительная Компания"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4807011470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Доминант"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6714018269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Производственно-экспортная компания "ЭПТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7704400223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Элеватор Курбатово"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3615005545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью “Агрофирма” Озеро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4815006435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВАНГАРД-АГРО-Воронеж»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666128249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВАНГАРД-АГРО-Тула»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7107553032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОФИРМА ЕЛЕЦКИЙ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4807056746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Амурская зерновая компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2801090909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агрофирма Дон»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4823061197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агротехнологии»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6803120472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БИ-АЙ ГРАНУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7729546947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Борисоглебский маслоэкстракционный завод»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3604017718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ДеАгро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2323033825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Добрыня»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4804005574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КБА-ПЛЮС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3664230198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Красноярск Зерно»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2460089080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «МЗК Экспорт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7708525142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «НИКА»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3616007182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Новосибирская продовольственная корпорация"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5407031918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ОКА МОЛОКО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6223002073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ПРОДИМЕКС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7730710905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Партнер Инвест»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6829093008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Раненбургъ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4813012610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сельскохозяйственное предприятие «Дары  Малиновки»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2435006330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сибирский комбинат хлебопродуктов»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5520900173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТАРГЕТ АГРО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7734663029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество ограниченной ответственностью «ТК9.ру»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7716828119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТРЕЙДСАН»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666205969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Тамбовский бекон»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6803629911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Хлебоприемное Предприятие Елань-Колено»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3617008735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с  ограниченной ответственностью «ЧЕРКИЗОВО-МАСЛА»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4821049973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЭкоНиваАгро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5032070546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЮНИКС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3604018694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Агрофирма «Учумская»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2461022289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Зернокомплекс «Котовские Закрома»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6825007784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сибирская Зерновая Компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2450035166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45926</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
           <x:t>Общество с ограниченной ответственностью "Русские мельницы"</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>6234184259</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
-          <x:t>Допущен</x:t>
-[...923 lines deleted...]
-        <x:v>45926</x:v>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46206</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A2:$E2"/>
     <x:mergeCell ref="A3:$E3"/>
   </x:mergeCells>
   <x:hyperlinks>
     <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="HL0"/>
   </x:hyperlinks>
 </x:worksheet>
 </file>