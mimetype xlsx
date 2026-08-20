--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceecbbc1efc749ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457bfb4a3a7a449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R7625e64711074335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R481b45cc1aec4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b val="1"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
       <x:b val="1"/>
@@ -96,51 +96,51 @@
     </x:xf>
     <x:xf borderId="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" borderId="1"/>
     <x:xf fontId="2" applyFont="1"/>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="4" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7625e64711074335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R481b45cc1aec4241" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/commodityauctions/participantsCA" TargetMode="External" Id="HL0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="6.3" bestFit="0" customWidth="1"/>
     <x:col min="2" max="2" width="60" bestFit="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.5" bestFit="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row/>
     <x:row>
       <x:c s="11" t="inlineStr">
         <x:is>
           <x:t>Список участников, допущенных к аукционам Заказчика аукционов ООО "Зерновая компания ЭФКО"</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row ht="50" customHeight="1">
       <x:c s="12" t="inlineStr">