--- v0 (2026-05-18)
+++ v1 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5dbd6529ed64717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5157e3261da44385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R51c6c609491949dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R8e5c9f5e4c674d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b val="1"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
       <x:b val="1"/>
@@ -96,51 +96,51 @@
     </x:xf>
     <x:xf borderId="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" borderId="1"/>
     <x:xf fontId="2" applyFont="1"/>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="4" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51c6c609491949dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e5c9f5e4c674d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/commodityauctions/participantsCA" TargetMode="External" Id="HL0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="6.3" bestFit="0" customWidth="1"/>
     <x:col min="2" max="2" width="60" bestFit="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.5" bestFit="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row/>
     <x:row>
       <x:c s="11" t="inlineStr">
         <x:is>
           <x:t>Список участников, допущенных к аукционам Заказчика аукционов ООО «МЗК Экспорт»</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row ht="50" customHeight="1">
       <x:c s="12" t="inlineStr">
@@ -621,949 +621,949 @@
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Общество с ограниченной ответственностью "Русагро-Инвест"</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>3105003830</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
         <x:v>44819</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="6" t="n">
         <x:v>21</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
+          <x:t>Общество с ограниченной ответственностью " Русский колос"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7731322214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СПК-ЮГ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364016392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Святославское хлебоприемное предприятие"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6431004434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Зерно Заволжья"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3445091590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговая компания "Просторы Сибири"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2463231513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Доминант"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6714018269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агротехнологии»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6803120472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БИ-АЙ ГРАНУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7729546947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Знак»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2377000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КСМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2631039074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Родные поля»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6165161667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Ростовский зерновой терминал»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6162041403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «СВС-АГРО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6146005888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Союз»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163092383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t> Общество с ограниченной ответственностью «Топ Грейн»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167079560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Управляющая компания АПК»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2615801915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Фортуна»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5722002849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью крестьянское хозяйство «Участие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343014531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью  Торговая компания "Регион-Саратов"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6452071657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Торговый дом «Содружество»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3913011336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Акционерное общество «Россошанский элеватор»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3627002838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Житница"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7313011003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОМАРКЕТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2607017369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агропромышленная корпорация Юность»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5708006707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью  «Добровольное»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2608008984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сельскохозяйственное предприятие «Победа»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2611008590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Хлебороб»   </x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2617011246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44880</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТБИ-Ф»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2315167416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44963</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЭКО ГРУПП»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311193729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44979</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Содружество"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6164273745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45002</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Пластон-ЮГ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167110210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45002</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Комета»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343013175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45538</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БОСНИС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2635078885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45538</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Эбонит»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2615016520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45538</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро ст"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2635228474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45658</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро-Партнер"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2636809993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45658</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Меридиан"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2313017101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45658</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ЭКСПОРТ ГРЕЙН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>0726013810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45658</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Волость»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2337034040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>45658</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
           <x:t>Общество с ограниченной ответственностью "Русские мельницы"</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>6234184259</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
-          <x:t>Допущен</x:t>
-[...642 lines deleted...]
-        <x:is>
           <x:t>Не допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
-        <x:v>44963</x:v>
-[...252 lines deleted...]
-        <x:v>45658</x:v>
+        <x:v>46206</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A2:$E2"/>
     <x:mergeCell ref="A3:$E3"/>
   </x:mergeCells>
   <x:hyperlinks>
     <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="HL0"/>
   </x:hyperlinks>
 </x:worksheet>
 </file>