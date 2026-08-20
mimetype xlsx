--- v1 (2026-07-05)
+++ v2 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5157e3261da44385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5baca5e65054097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R8e5c9f5e4c674d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R6c361627b3af4bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b val="1"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
       <x:b val="1"/>
@@ -96,51 +96,51 @@
     </x:xf>
     <x:xf borderId="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" borderId="1"/>
     <x:xf fontId="2" applyFont="1"/>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="4" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e5c9f5e4c674d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c361627b3af4bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/commodityauctions/participantsCA" TargetMode="External" Id="HL0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="6.3" bestFit="0" customWidth="1"/>
     <x:col min="2" max="2" width="60" bestFit="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.5" bestFit="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row/>
     <x:row>
       <x:c s="11" t="inlineStr">
         <x:is>
           <x:t>Список участников, допущенных к аукционам Заказчика аукционов ООО «МЗК Экспорт»</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row ht="50" customHeight="1">
       <x:c s="12" t="inlineStr">
@@ -460,424 +460,424 @@
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Общество с ограниченной ответственности "Интер Грейн"</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>2364016579</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
         <x:v>44819</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="6" t="n">
         <x:v>14</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
-          <x:t>Общество с ограниченной ответственностью "Корсар"</x:t>
+          <x:t>Общество с ограниченной ответственностью "МАГИСТРАЛЬ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2312212893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Ново-Трейд"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2315147709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Омега Бизнес"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2634091509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственнотью "Петрохлеб-Кубань"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2310109650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Рус-Агрокультура"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2360011763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Русагро-Инвест"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3105003830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью " Русский колос"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7731322214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СПК-ЮГ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364016392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Святославское хлебоприемное предприятие"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6431004434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Зерно Заволжья"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3445091590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговая компания "Просторы Сибири"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2463231513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Доминант"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6714018269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агротехнологии»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6803120472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БИ-АЙ ГРАНУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7729546947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Знак»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2377000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КСМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2631039074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>44819</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Корсар»</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>2615014717</x:t>
-        </x:is>
-[...366 lines deleted...]
-          <x:t>2631039074</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
         <x:v>44819</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="6" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Общество с ограниченной ответственностью «Родные поля»</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>6165161667</x:t>
         </x:is>
       </x:c>