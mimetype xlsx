--- v0 (2026-02-03)
+++ v1 (2026-04-02)
@@ -5,71 +5,71 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20382"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\АО_НТБ\ТОРГИ\Стакан NOVO\списки участников\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B80678B3-38BF-468E-A91D-3D8C1E82B94A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4C2395FF-7E4F-4BCD-A233-0128E1E42879}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="30720" windowHeight="13620" xr2:uid="{13057866-3EC2-4316-B259-FFA321E78EFC}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11328" xr2:uid="{13057866-3EC2-4316-B259-FFA321E78EFC}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$2:$L$57</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Лист1!$A$2:$L$92</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="273">
   <si>
     <t>Дата допуска участника торгов к торгам через организатора торговли</t>
   </si>
   <si>
     <t>Дата приостановления допуска к участию в торгах</t>
   </si>
   <si>
     <t>Основание приостановления допуска к участию в торгах</t>
   </si>
   <si>
     <t>Дата возобновления допуска к участию в торгах</t>
   </si>
   <si>
     <t>Основание возобновления допуска к участию в торгах</t>
   </si>
   <si>
     <t>Дата прекращения допуска к участию в торгах </t>
   </si>
   <si>
     <t>Основание прекращения допуска к участию в торгах</t>
   </si>
   <si>
     <t>Покупатель</t>
   </si>
   <si>
@@ -583,50 +583,314 @@
     <t>Индивидуальный предприниматель Глава Крестьянского Фермерского Хозяйства Мироненко Иван Иванович</t>
   </si>
   <si>
     <t xml:space="preserve">262401335058 </t>
   </si>
   <si>
     <t>+7 (928) 012-78-08, iskra454@mail.ru</t>
   </si>
   <si>
     <t>Индивидуальный предприниматель Ермошкин Артем Николаевич</t>
   </si>
   <si>
     <t>+7 (918) 335-99-09, Er.artem2808@mail.ru</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ИНТЕР ГРЕЙН"</t>
   </si>
   <si>
     <t>+7 (918) 253-23-23, intergrein@mail.ru</t>
   </si>
   <si>
     <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПРОДОВОЛЬСТВЕННЫЕ РЕСУРСЫ"</t>
   </si>
   <si>
     <t>+7 (915) 855-34-00, travin-j@mail.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Айрапетян Элла Сейрановна</t>
+  </si>
+  <si>
+    <t>+7 (918) 249-48-37, Tisinyan@icloud.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">231488979832 </t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Сентябрь"</t>
+  </si>
+  <si>
+    <t>8 (4742)37-67-56, rmalgin@gmail.com; zenin@september.ooo</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОРБИТА"</t>
+  </si>
+  <si>
+    <t>+7 (920) 453-09-32, dorsnab36@yandex.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ВОСТОК"</t>
+  </si>
+  <si>
+    <t>+7 (890) 669-37-22, kurskvostok@mail.ru</t>
+  </si>
+  <si>
+    <t>ООО «Участник №12»</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Глава крестьянского (фермерского) хозяйства Алимов Виктор Леонидович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">341300209672 </t>
+  </si>
+  <si>
+    <t>89093859196, +7 (960) 871-31-96, lina.alimova2012@yandex.ru, alimova.lina2012@yandex.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГОЛД ГРЕЙН"</t>
+  </si>
+  <si>
+    <t>+7 (987) 361-99-84, emelyanova_s@gold-grain.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель МАМУХОВ КАПЛАН РАМАЗАНОВИЧ</t>
+  </si>
+  <si>
+    <t>+7 (918) 426-02-14, mamuhow@yandex.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Цеев Руслан Батырович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">235606747482 </t>
+  </si>
+  <si>
+    <t>+7 (918) 423-66-13, zeevruslan@rambler.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Айрапетян Генрик Арамович</t>
+  </si>
+  <si>
+    <t xml:space="preserve">236407747553 </t>
+  </si>
+  <si>
+    <t>+7 (918) 320-93-28, henrik_hayrapetyan_04@mail.ru</t>
+  </si>
+  <si>
+    <t>Акционерное общество "ИЗМАЛКОВСКИЙ ЭЛЕВАТОР"</t>
+  </si>
+  <si>
+    <t>+79056809816, +74747821365, +7 (910) 350-11-27, hpp48@mail.ru, v.sviridova@zeriz.ru</t>
+  </si>
+  <si>
+    <t>Акционерное общество "Агропромышленное объединение "Аврора"</t>
+  </si>
+  <si>
+    <t>+7 (4742) 34-59-62, +7 (961) 031-90-23, info@apo-avrora.ru, zenin_a@apo-avrora.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРНО ЭКСПЕРТ"</t>
+  </si>
+  <si>
+    <t>+7 (988) 559-94-25, ops@grainexpert.pro</t>
+  </si>
+  <si>
+    <t>ООО «Участник №13»</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ОМЕГА БИЗНЕС"</t>
+  </si>
+  <si>
+    <t>+7 (938) 300-13-88, omega.business.perevoz@mail.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПАЛЛАДА"</t>
+  </si>
+  <si>
+    <t>+7 (918) 898-97-71, k.anna@pallada61.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель Ширинян Ирина Агасиновна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">230209155804 </t>
+  </si>
+  <si>
+    <t>+7 (918) 088-88-68, shiria030784@rambler.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО ПЕРЕМЫШЛЬ"</t>
+  </si>
+  <si>
+    <t>+7 (909) 938-97-99, +7 (926) 009-04-01, buh.agro-peremishl@mail.ru, agroperemishl@gmail.com</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "НОВГОРОДСКОЕ ЗЕРНОВОЕ ПРЕДПРИЯТИЕ № 28"</t>
+  </si>
+  <si>
+    <t>+7 (931) 543-32-10, agroholding23@yandex.ru</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью предприятие АПК "Русь"</t>
+  </si>
+  <si>
+    <t>89152252001, +7 (951) 872-58-03, info@rus-apk.ru; karavaeva_2026@mail.ru</t>
+  </si>
+  <si>
+    <t>Индивидуальный предприниматель глава крестьянского (фермерского) хозяйства Баранов Александр Викторович</t>
+  </si>
+  <si>
+    <t>+7 (992) 888-88-48, kfh.a.v.b@bk.ru</t>
+  </si>
+  <si>
+    <t xml:space="preserve">233900217951 </t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО СК ПЛЮС"</t>
+  </si>
+  <si>
+    <t>+7 (928) 638-03-20, sheleverda@agroskplus.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АКВАБУРСТРОЙ"</t>
+  </si>
+  <si>
+    <t>+7 (918) 212-75-50, aquaburstroy@yandex.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КС"</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭкоНива-Семена"</t>
+  </si>
+  <si>
+    <t>+7 (908) 173-32-76, gd@ks61.ru</t>
+  </si>
+  <si>
+    <t>+7 (473) 267-97-77, agro@ekoniva-apk.com ; auctions@ekoniva-apk.com</t>
+  </si>
+  <si>
+    <t>АКЦИОНЕРНОЕ ОБЩЕСТВО "ЕФРЕМОВСКИЙ ЭЛЕВАТОР № 2"</t>
+  </si>
+  <si>
+    <t>+7 (915) 690-71-67, elevator-2@bk.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХЛЕБКОМ"</t>
+  </si>
+  <si>
+    <t>+7 (938) 510-70-32, mail@xlebcom.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ПЕТРОХЛЕБ-КУБАНЬ"</t>
+  </si>
+  <si>
+    <t>+7 (918) 445-45-23, vehov@petrokhlebkuban.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "БСК АГРО"</t>
+  </si>
+  <si>
+    <t>+7 (928) 844-64-95, bsk-agro@yandex.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РАЙЗ"</t>
+  </si>
+  <si>
+    <t>+7 (920) 462-39-80, rayz-2014@mail.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРО АКТИВЫ"</t>
+  </si>
+  <si>
+    <t>+7 (903) 654-43-33, +7 (911) 790-01-10, a.c.zubov@yandex.ru, vsn9117900110@gmail.com</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "Агрофирма "Золотая нива"</t>
+  </si>
+  <si>
+    <t>+7 (962) 401-25-55, konchev_ss@goldenniva.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЯРИЛАЭКСПОРТ"</t>
+  </si>
+  <si>
+    <t>+7 (905) 407-04-15, yarilaexport@gmail.com</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ ТОРГОВАЯ КОМПАНИЯ "РЕГИОН-САРАТОВ"</t>
+  </si>
+  <si>
+    <t>+7 (906) 307-71-40, regionsaratov64@gmail.com</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "САПФИР-АГРО"</t>
+  </si>
+  <si>
+    <t>+7 (999) 606-55-88, dagorelov@sapfir-agro.ru</t>
+  </si>
+  <si>
+    <t>Акционерное Общество фирма "Агрокомплекс" им Н. И. Ткачёва</t>
+  </si>
+  <si>
+    <t>+7 (918) 679-70-76, kotov.sa@agrokomplex.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "РУСЬ"</t>
+  </si>
+  <si>
+    <t>+7 (918) 745-29-13, tashkinova.ov@ahprostory.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ГРЕЙН ТРЕЙД"</t>
+  </si>
+  <si>
+    <t>+7 (988) 567-60-36, me@grain-trade.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЭВЕРЕСТ"</t>
+  </si>
+  <si>
+    <t>+7 (918) 945-33-31, sergey82822@mail.ru</t>
+  </si>
+  <si>
+    <t>Общество с ограниченной ответственностью "ЭЛОТ"</t>
+  </si>
+  <si>
+    <t>+7 (928) 437-25-24, elot.km@yandex.ru</t>
+  </si>
+  <si>
+    <t>Акционерное общество "Русский Дом"</t>
+  </si>
+  <si>
+    <t>54-63-63, 910-313-43-89, +7 (910) 270-47-08, kalinina.yv@rdholding.ru</t>
+  </si>
+  <si>
+    <t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "КУРСК-АГРО"</t>
+  </si>
+  <si>
+    <t>+7 (916) 218-12-57, grain@prodimex.ru</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
@@ -1095,59 +1359,59 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva-on@yandex.ru,+7%20(918)%20489-99-02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrost@gkagrost.ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@gran-ex.ru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zelenokumskyelevator@mail.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dasha_shumakova411@mail.ru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lestev.70@mail.ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vazgri@yandex.ru,%20+7%20(918)%20682-06-36" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tdzernotex.ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@bioton-agro.ru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yb8454@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:travin-j@mail.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga280959@mail.ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:voronezh07@ast-export.ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resurs.2020@list.ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kolos093@mail.ru" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisik.soin@yandex.ru" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vazgen246@mail.ru,%20+7%20(923)%20424-01-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina@izberdey.ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina.tretyakova.1981@mail.ru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intergrein@mail.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatyanashmidt73@yandex.ru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kozorezova1@yandex.ru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:9182865464@rambler.ru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tokmakov.n@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kseniya.Zemlyak@spa.dholding.ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selhoz-artel@mail.ru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Er.artem2808@mail.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shev5555@yandex.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey_pavlat@mail.ru,%20+7%20(989)%20811-04-04" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soin@100pudov-grain.ru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shulev_info@mail.ru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o-zubarev@internet.ru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iskra454@mail.ru" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrost@gkagrost.ru" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@gran-ex.ru" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zelenokumskyelevator@mail.ru" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zeevruslan@rambler.ru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lestev.70@mail.ru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Tisinyan@icloud.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ops@grainexpert.pro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kfh.a.v.b@bk.ru" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:elevator-2@bk.ru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:regionsaratov64@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vazgri@yandex.ru,%20+7%20(918)%20682-06-36" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:olga280959@mail.ru" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:voronezh07@ast-export.ru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:resurs.2020@list.ru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kolos093@mail.ru" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grain@granary.ru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yarilaexport@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisik.soin@yandex.ru" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vazgen246@mail.ru,%20+7%20(923)%20424-01-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina@izberdey.ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina.tretyakova.1981@mail.ru" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:intergrein@mail.ru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emelyanova_s@gold-grain.ru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:henrik_hayrapetyan_04@mail.ru" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shiria030784@rambler.ru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bsk-agro@yandex.ru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tashkinova.ov@ahprostory.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tatyanashmidt73@yandex.ru" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kozorezova1@yandex.ru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:9182865464@rambler.ru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tokmakov.n@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kurskvostok@mail.ru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gd@ks61.ru" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kotov.sa@agrokomplex.ru" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Kseniya.Zemlyak@spa.dholding.ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selhoz-artel@mail.ru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Er.artem2808@mail.ru" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:k.anna@pallada61.ru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vehov@petrokhlebkuban.ru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:grain@prodimex.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shev5555@yandex.ru" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andrey_pavlat@mail.ru,%20+7%20(989)%20811-04-04" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:soin@100pudov-grain.ru" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shulev_info@mail.ru" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:o-zubarev@internet.ru" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:iskra454@mail.ru" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dorsnab36@yandex.ru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:omega.business.perevoz@mail.ru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sheleverda@agroskplus.ru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dagorelov@sapfir-agro.ru" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eva-on@yandex.ru,+7%20(918)%20489-99-02" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mail@xlebcom.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dasha_shumakova411@mail.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@tdzernotex.ru" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@bioton-agro.ru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yb8454@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:travin-j@mail.ru" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamuhow@yandex.ru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agroholding23@yandex.ru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:me@grain-trade.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0B2272E-6A4C-40E1-A576-078C80A0A2BA}">
-  <dimension ref="A1:AF330"/>
+  <dimension ref="A1:AF332"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1:B2"/>
+      <selection activeCell="B117" sqref="B117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.5546875" style="6" customWidth="1"/>
     <col min="2" max="2" width="49" style="3" customWidth="1"/>
     <col min="3" max="3" width="17.88671875" style="3" customWidth="1"/>
     <col min="4" max="4" width="18.33203125" style="3" customWidth="1"/>
     <col min="5" max="5" width="22.5546875" style="3" customWidth="1"/>
     <col min="6" max="6" width="19.5546875" style="3" customWidth="1"/>
     <col min="7" max="7" width="25.44140625" style="3" customWidth="1"/>
     <col min="8" max="8" width="17" style="3" customWidth="1"/>
     <col min="9" max="9" width="25.5546875" style="3" customWidth="1"/>
     <col min="10" max="10" width="15.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="23.44140625" style="3" customWidth="1"/>
     <col min="12" max="12" width="27.88671875" style="6" customWidth="1"/>
     <col min="13" max="13" width="10.44140625" style="3" customWidth="1"/>
     <col min="14" max="16384" width="9.109375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="19" t="s">
@@ -3933,1125 +4197,1863 @@
         <v>76</v>
       </c>
       <c r="B78" s="14" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="9">
         <v>4825118681</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E78" s="10">
         <v>46055</v>
       </c>
       <c r="F78" s="15"/>
       <c r="G78" s="15"/>
       <c r="H78" s="15"/>
       <c r="I78" s="15"/>
       <c r="J78" s="15"/>
       <c r="K78" s="15"/>
       <c r="L78" s="15" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="79" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A79" s="15">
+        <v>77</v>
+      </c>
+      <c r="B79" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C79" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E79" s="10">
+        <v>46056</v>
+      </c>
+      <c r="F79" s="15"/>
+      <c r="G79" s="15"/>
+      <c r="H79" s="15"/>
+      <c r="I79" s="15"/>
+      <c r="J79" s="15"/>
+      <c r="K79" s="15"/>
+      <c r="L79" s="5" t="s">
+        <v>76</v>
+      </c>
       <c r="N79" s="16"/>
       <c r="O79" s="16"/>
       <c r="P79" s="16"/>
       <c r="Q79" s="16"/>
       <c r="R79" s="16"/>
       <c r="S79" s="16"/>
       <c r="T79" s="16"/>
       <c r="U79" s="16"/>
       <c r="V79" s="16"/>
       <c r="W79" s="16"/>
       <c r="X79" s="16"/>
       <c r="Y79" s="16"/>
       <c r="Z79" s="16"/>
       <c r="AA79" s="16"/>
       <c r="AB79" s="16"/>
       <c r="AC79" s="16"/>
       <c r="AD79" s="16"/>
       <c r="AE79" s="16"/>
     </row>
-    <row r="80" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A80" s="15">
+        <v>78</v>
+      </c>
+      <c r="B80" s="14" t="s">
+        <v>185</v>
+      </c>
+      <c r="C80" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="10">
+        <v>46056</v>
+      </c>
+      <c r="F80" s="15"/>
+      <c r="G80" s="15"/>
+      <c r="H80" s="15"/>
+      <c r="I80" s="15"/>
+      <c r="J80" s="15"/>
+      <c r="K80" s="15"/>
+      <c r="L80" s="15" t="s">
+        <v>186</v>
+      </c>
       <c r="N80" s="16"/>
       <c r="O80" s="16"/>
       <c r="P80" s="16"/>
       <c r="Q80" s="16"/>
       <c r="R80" s="16"/>
       <c r="S80" s="16"/>
       <c r="T80" s="16"/>
       <c r="U80" s="16"/>
       <c r="V80" s="16"/>
       <c r="W80" s="16"/>
       <c r="X80" s="16"/>
       <c r="Y80" s="16"/>
       <c r="Z80" s="16"/>
       <c r="AA80" s="16"/>
       <c r="AB80" s="16"/>
       <c r="AC80" s="16"/>
       <c r="AD80" s="16"/>
       <c r="AE80" s="16"/>
     </row>
-    <row r="81" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:31" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A81" s="15">
+        <v>79</v>
+      </c>
+      <c r="B81" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="C81" s="9">
+        <v>4825070824</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="10">
+        <v>46058</v>
+      </c>
+      <c r="F81" s="15"/>
+      <c r="G81" s="15"/>
+      <c r="H81" s="15"/>
+      <c r="I81" s="15"/>
+      <c r="J81" s="15"/>
+      <c r="K81" s="15"/>
+      <c r="L81" s="15" t="s">
+        <v>189</v>
+      </c>
       <c r="N81" s="16"/>
       <c r="O81" s="16"/>
       <c r="P81" s="16"/>
       <c r="Q81" s="16"/>
       <c r="R81" s="16"/>
       <c r="S81" s="16"/>
       <c r="T81" s="16"/>
       <c r="U81" s="16"/>
       <c r="V81" s="16"/>
       <c r="W81" s="16"/>
       <c r="X81" s="16"/>
       <c r="Y81" s="16"/>
       <c r="Z81" s="16"/>
       <c r="AA81" s="16"/>
       <c r="AB81" s="16"/>
       <c r="AC81" s="16"/>
       <c r="AD81" s="16"/>
       <c r="AE81" s="16"/>
     </row>
-    <row r="82" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A82" s="8">
+        <v>80</v>
+      </c>
+      <c r="B82" s="14" t="s">
+        <v>190</v>
+      </c>
+      <c r="C82" s="9">
+        <v>3662178087</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="10">
+        <v>46058</v>
+      </c>
+      <c r="F82" s="15"/>
+      <c r="G82" s="15"/>
+      <c r="H82" s="15"/>
+      <c r="I82" s="15"/>
+      <c r="J82" s="15"/>
+      <c r="K82" s="15"/>
+      <c r="L82" s="15" t="s">
+        <v>191</v>
+      </c>
       <c r="N82" s="17"/>
       <c r="O82" s="16"/>
       <c r="P82" s="16"/>
       <c r="Q82" s="16"/>
       <c r="R82" s="16"/>
       <c r="S82" s="16"/>
       <c r="T82" s="16"/>
       <c r="U82" s="16"/>
       <c r="V82" s="16"/>
       <c r="W82" s="16"/>
       <c r="X82" s="16"/>
       <c r="Y82" s="16"/>
       <c r="Z82" s="16"/>
       <c r="AA82" s="16"/>
       <c r="AB82" s="17"/>
       <c r="AC82" s="16"/>
       <c r="AD82" s="16"/>
       <c r="AE82" s="16"/>
     </row>
-    <row r="83" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A83" s="15">
+        <v>81</v>
+      </c>
+      <c r="B83" s="14" t="s">
+        <v>192</v>
+      </c>
+      <c r="C83" s="9">
+        <v>4632289507</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="10">
+        <v>46058</v>
+      </c>
+      <c r="F83" s="15"/>
+      <c r="G83" s="15"/>
+      <c r="H83" s="15"/>
+      <c r="I83" s="15"/>
+      <c r="J83" s="15"/>
+      <c r="K83" s="15"/>
+      <c r="L83" s="15" t="s">
+        <v>193</v>
+      </c>
       <c r="N83" s="16"/>
       <c r="O83" s="16"/>
       <c r="P83" s="16"/>
       <c r="Q83" s="16"/>
       <c r="R83" s="16"/>
       <c r="S83" s="16"/>
       <c r="T83" s="16"/>
       <c r="U83" s="16"/>
       <c r="V83" s="16"/>
       <c r="W83" s="16"/>
       <c r="X83" s="16"/>
       <c r="Y83" s="16"/>
       <c r="Z83" s="16"/>
       <c r="AA83" s="16"/>
       <c r="AB83" s="16"/>
       <c r="AC83" s="16"/>
       <c r="AD83" s="16"/>
       <c r="AE83" s="16"/>
     </row>
-    <row r="84" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:31" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A84" s="15">
+        <v>82</v>
+      </c>
+      <c r="B84" s="14" t="s">
+        <v>195</v>
+      </c>
+      <c r="C84" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="10">
+        <v>46059</v>
+      </c>
+      <c r="F84" s="15"/>
+      <c r="G84" s="15"/>
+      <c r="H84" s="15"/>
+      <c r="I84" s="15"/>
+      <c r="J84" s="15"/>
+      <c r="K84" s="15"/>
+      <c r="L84" s="15" t="s">
+        <v>197</v>
+      </c>
       <c r="N84" s="16"/>
       <c r="O84" s="16"/>
       <c r="P84" s="16"/>
       <c r="Q84" s="16"/>
       <c r="R84" s="16"/>
       <c r="S84" s="16"/>
       <c r="T84" s="16"/>
       <c r="U84" s="16"/>
       <c r="V84" s="16"/>
       <c r="W84" s="16"/>
       <c r="X84" s="16"/>
       <c r="Y84" s="16"/>
       <c r="Z84" s="16"/>
       <c r="AA84" s="16"/>
       <c r="AB84" s="16"/>
       <c r="AC84" s="16"/>
       <c r="AD84" s="16"/>
       <c r="AE84" s="16"/>
     </row>
-    <row r="85" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A85" s="8">
+        <v>83</v>
+      </c>
+      <c r="B85" s="14" t="s">
+        <v>198</v>
+      </c>
+      <c r="C85" s="9">
+        <v>6453123072</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="10">
+        <v>46059</v>
+      </c>
+      <c r="F85" s="15"/>
+      <c r="G85" s="15"/>
+      <c r="H85" s="15"/>
+      <c r="I85" s="15"/>
+      <c r="J85" s="15"/>
+      <c r="K85" s="15"/>
+      <c r="L85" s="15" t="s">
+        <v>199</v>
+      </c>
       <c r="N85" s="16"/>
       <c r="O85" s="16"/>
       <c r="P85" s="16"/>
       <c r="Q85" s="16"/>
       <c r="R85" s="16"/>
       <c r="S85" s="16"/>
       <c r="T85" s="16"/>
       <c r="U85" s="16"/>
       <c r="V85" s="16"/>
       <c r="W85" s="16"/>
       <c r="X85" s="16"/>
       <c r="Y85" s="16"/>
       <c r="Z85" s="16"/>
       <c r="AA85" s="16"/>
       <c r="AB85" s="16"/>
       <c r="AC85" s="16"/>
       <c r="AD85" s="16"/>
       <c r="AE85" s="16"/>
     </row>
-    <row r="86" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A86" s="15">
+        <v>84</v>
+      </c>
+      <c r="B86" s="14" t="s">
+        <v>200</v>
+      </c>
+      <c r="C86" s="9">
+        <v>10399300495</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="10">
+        <v>46059</v>
+      </c>
+      <c r="F86" s="15"/>
+      <c r="G86" s="15"/>
+      <c r="H86" s="15"/>
+      <c r="I86" s="15"/>
+      <c r="J86" s="15"/>
+      <c r="K86" s="15"/>
+      <c r="L86" s="15" t="s">
+        <v>201</v>
+      </c>
       <c r="N86" s="16"/>
       <c r="O86" s="16"/>
       <c r="P86" s="16"/>
       <c r="Q86" s="16"/>
       <c r="R86" s="16"/>
       <c r="S86" s="16"/>
       <c r="T86" s="16"/>
       <c r="U86" s="16"/>
       <c r="V86" s="16"/>
       <c r="W86" s="16"/>
       <c r="X86" s="16"/>
       <c r="Y86" s="16"/>
       <c r="Z86" s="16"/>
       <c r="AA86" s="16"/>
       <c r="AB86" s="16"/>
       <c r="AC86" s="16"/>
       <c r="AD86" s="16"/>
       <c r="AE86" s="16"/>
     </row>
-    <row r="87" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A87" s="15">
+        <v>85</v>
+      </c>
+      <c r="B87" s="14" t="s">
+        <v>202</v>
+      </c>
+      <c r="C87" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="10">
+        <v>46059</v>
+      </c>
+      <c r="F87" s="15"/>
+      <c r="G87" s="15"/>
+      <c r="H87" s="15"/>
+      <c r="I87" s="15"/>
+      <c r="J87" s="15"/>
+      <c r="K87" s="15"/>
+      <c r="L87" s="15" t="s">
+        <v>204</v>
+      </c>
       <c r="N87" s="16"/>
       <c r="O87" s="16"/>
       <c r="P87" s="16"/>
       <c r="Q87" s="16"/>
       <c r="R87" s="16"/>
       <c r="S87" s="16"/>
       <c r="T87" s="16"/>
       <c r="U87" s="16"/>
       <c r="V87" s="16"/>
       <c r="W87" s="16"/>
       <c r="X87" s="16"/>
       <c r="Y87" s="16"/>
       <c r="Z87" s="16"/>
       <c r="AA87" s="16"/>
       <c r="AB87" s="16"/>
       <c r="AC87" s="16"/>
       <c r="AD87" s="16"/>
       <c r="AE87" s="16"/>
     </row>
-    <row r="88" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:31" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A88" s="8">
+        <v>86</v>
+      </c>
+      <c r="B88" s="14" t="s">
+        <v>205</v>
+      </c>
+      <c r="C88" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="10">
+        <v>46059</v>
+      </c>
+      <c r="F88" s="15"/>
+      <c r="G88" s="15"/>
+      <c r="H88" s="15"/>
+      <c r="I88" s="15"/>
+      <c r="J88" s="15"/>
+      <c r="K88" s="15"/>
+      <c r="L88" s="15" t="s">
+        <v>207</v>
+      </c>
       <c r="N88" s="17"/>
       <c r="O88" s="16"/>
       <c r="P88" s="16"/>
       <c r="Q88" s="16"/>
       <c r="R88" s="16"/>
       <c r="S88" s="16"/>
       <c r="T88" s="16"/>
       <c r="U88" s="16"/>
       <c r="V88" s="16"/>
       <c r="W88" s="16"/>
       <c r="X88" s="16"/>
       <c r="Y88" s="16"/>
       <c r="Z88" s="16"/>
       <c r="AA88" s="16"/>
       <c r="AB88" s="17"/>
       <c r="AC88" s="16"/>
       <c r="AD88" s="16"/>
       <c r="AE88" s="16"/>
     </row>
-    <row r="89" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:31" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A89" s="8">
+        <v>87</v>
+      </c>
+      <c r="B89" s="14" t="s">
+        <v>208</v>
+      </c>
+      <c r="C89" s="9">
+        <v>4809006437</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="10">
+        <v>46062</v>
+      </c>
+      <c r="F89" s="15"/>
+      <c r="G89" s="15"/>
+      <c r="H89" s="15"/>
+      <c r="I89" s="15"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="15"/>
+      <c r="L89" s="15" t="s">
+        <v>209</v>
+      </c>
       <c r="N89" s="16"/>
       <c r="O89" s="16"/>
       <c r="P89" s="16"/>
       <c r="Q89" s="16"/>
       <c r="R89" s="16"/>
       <c r="S89" s="16"/>
       <c r="T89" s="16"/>
       <c r="U89" s="16"/>
       <c r="V89" s="16"/>
       <c r="W89" s="16"/>
       <c r="X89" s="16"/>
       <c r="Y89" s="16"/>
       <c r="Z89" s="16"/>
       <c r="AA89" s="16"/>
       <c r="AB89" s="16"/>
       <c r="AC89" s="16"/>
       <c r="AD89" s="16"/>
       <c r="AE89" s="16"/>
     </row>
-    <row r="90" spans="14:31" x14ac:dyDescent="0.25">
-[...219 lines deleted...]
-    <row r="101" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:31" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="8">
+        <v>88</v>
+      </c>
+      <c r="B90" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="C90" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="E90" s="10">
+        <v>46063</v>
+      </c>
+      <c r="F90" s="15"/>
+      <c r="G90" s="15"/>
+      <c r="H90" s="15"/>
+      <c r="I90" s="15"/>
+      <c r="J90" s="15"/>
+      <c r="K90" s="15"/>
+      <c r="L90" s="15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="91" spans="1:31" s="13" customFormat="1" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A91" s="8">
+        <v>89</v>
+      </c>
+      <c r="B91" s="14" t="s">
+        <v>210</v>
+      </c>
+      <c r="C91" s="9">
+        <v>4825003761</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="10">
+        <v>46064</v>
+      </c>
+      <c r="F91" s="15"/>
+      <c r="G91" s="15"/>
+      <c r="H91" s="15"/>
+      <c r="I91" s="15"/>
+      <c r="J91" s="15"/>
+      <c r="K91" s="15"/>
+      <c r="L91" s="15" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="92" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A92" s="8">
+        <v>90</v>
+      </c>
+      <c r="B92" s="14" t="s">
+        <v>212</v>
+      </c>
+      <c r="C92" s="9">
+        <v>2361022736</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="10">
+        <v>46064</v>
+      </c>
+      <c r="F92" s="15"/>
+      <c r="G92" s="15"/>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="15"/>
+      <c r="L92" s="15" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="93" spans="1:31" s="13" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A93" s="8">
+        <v>91</v>
+      </c>
+      <c r="B93" s="14" t="s">
+        <v>215</v>
+      </c>
+      <c r="C93" s="9">
+        <v>2634091509</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="10">
+        <v>46066</v>
+      </c>
+      <c r="F93" s="15"/>
+      <c r="G93" s="15"/>
+      <c r="H93" s="15"/>
+      <c r="I93" s="15"/>
+      <c r="J93" s="15"/>
+      <c r="K93" s="15"/>
+      <c r="L93" s="15" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="94" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A94" s="8">
+        <v>92</v>
+      </c>
+      <c r="B94" s="14" t="s">
+        <v>217</v>
+      </c>
+      <c r="C94" s="9">
+        <v>6161095847</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="10">
+        <v>46066</v>
+      </c>
+      <c r="F94" s="15"/>
+      <c r="G94" s="15"/>
+      <c r="H94" s="15"/>
+      <c r="I94" s="15"/>
+      <c r="J94" s="15"/>
+      <c r="K94" s="15"/>
+      <c r="L94" s="15" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="95" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A95" s="8">
+        <v>93</v>
+      </c>
+      <c r="B95" s="14" t="s">
+        <v>219</v>
+      </c>
+      <c r="C95" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="10">
+        <v>46066</v>
+      </c>
+      <c r="F95" s="15"/>
+      <c r="G95" s="15"/>
+      <c r="H95" s="15"/>
+      <c r="I95" s="15"/>
+      <c r="J95" s="15"/>
+      <c r="K95" s="15"/>
+      <c r="L95" s="15" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="96" spans="1:31" s="13" customFormat="1" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A96" s="8">
+        <v>94</v>
+      </c>
+      <c r="B96" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="C96" s="9">
+        <v>4000011881</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="10">
+        <v>46069</v>
+      </c>
+      <c r="F96" s="15"/>
+      <c r="G96" s="15"/>
+      <c r="H96" s="15"/>
+      <c r="I96" s="15"/>
+      <c r="J96" s="15"/>
+      <c r="K96" s="15"/>
+      <c r="L96" s="15" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="97" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A97" s="8">
+        <v>95</v>
+      </c>
+      <c r="B97" s="14" t="s">
+        <v>224</v>
+      </c>
+      <c r="C97" s="9">
+        <v>5300015945</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E97" s="10">
+        <v>46071</v>
+      </c>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+      <c r="I97" s="15"/>
+      <c r="J97" s="15"/>
+      <c r="K97" s="15"/>
+      <c r="L97" s="15" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="98" spans="1:31" s="13" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A98" s="8">
+        <v>96</v>
+      </c>
+      <c r="B98" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="C98" s="9">
+        <v>5710999033</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E98" s="10">
+        <v>46071</v>
+      </c>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15"/>
+      <c r="I98" s="15"/>
+      <c r="J98" s="15"/>
+      <c r="K98" s="15"/>
+      <c r="L98" s="15" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="99" spans="1:31" s="13" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A99" s="8">
+        <v>97</v>
+      </c>
+      <c r="B99" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="C99" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E99" s="10">
+        <v>46071</v>
+      </c>
+      <c r="F99" s="15"/>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15"/>
+      <c r="I99" s="15"/>
+      <c r="J99" s="15"/>
+      <c r="K99" s="15"/>
+      <c r="L99" s="15" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="100" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A100" s="8">
+        <v>98</v>
+      </c>
+      <c r="B100" s="14" t="s">
+        <v>231</v>
+      </c>
+      <c r="C100" s="9">
+        <v>2635219769</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E100" s="10">
+        <v>46073</v>
+      </c>
+      <c r="F100" s="15"/>
+      <c r="G100" s="15"/>
+      <c r="H100" s="15"/>
+      <c r="I100" s="15"/>
+      <c r="J100" s="15"/>
+      <c r="K100" s="15"/>
+      <c r="L100" s="15" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="101" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A101" s="8">
+        <v>99</v>
+      </c>
+      <c r="B101" s="14" t="s">
+        <v>233</v>
+      </c>
+      <c r="C101" s="9">
+        <v>2312206025</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E101" s="10">
+        <v>46079</v>
+      </c>
+      <c r="F101" s="15"/>
+      <c r="G101" s="15"/>
+      <c r="H101" s="15"/>
+      <c r="I101" s="15"/>
+      <c r="J101" s="15"/>
+      <c r="K101" s="15"/>
+      <c r="L101" s="15" t="s">
+        <v>234</v>
+      </c>
       <c r="N101" s="16"/>
       <c r="O101" s="16"/>
       <c r="P101" s="16"/>
       <c r="Q101" s="16"/>
       <c r="R101" s="16"/>
       <c r="S101" s="16"/>
       <c r="T101" s="16"/>
       <c r="U101" s="16"/>
       <c r="V101" s="16"/>
       <c r="W101" s="16"/>
       <c r="X101" s="16"/>
       <c r="Y101" s="16"/>
       <c r="Z101" s="16"/>
       <c r="AA101" s="16"/>
       <c r="AB101" s="16"/>
       <c r="AC101" s="16"/>
       <c r="AD101" s="16"/>
       <c r="AE101" s="16"/>
     </row>
-    <row r="102" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A102" s="8">
+        <v>100</v>
+      </c>
+      <c r="B102" s="14" t="s">
+        <v>235</v>
+      </c>
+      <c r="C102" s="9">
+        <v>6162034318</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E102" s="10">
+        <v>46086</v>
+      </c>
+      <c r="F102" s="15"/>
+      <c r="G102" s="15"/>
+      <c r="H102" s="15"/>
+      <c r="I102" s="15"/>
+      <c r="J102" s="15"/>
+      <c r="K102" s="15"/>
+      <c r="L102" s="15" t="s">
+        <v>237</v>
+      </c>
       <c r="N102" s="16"/>
       <c r="O102" s="16"/>
       <c r="P102" s="16"/>
       <c r="Q102" s="16"/>
       <c r="R102" s="16"/>
       <c r="S102" s="16"/>
       <c r="T102" s="16"/>
       <c r="U102" s="16"/>
       <c r="V102" s="16"/>
       <c r="W102" s="16"/>
       <c r="X102" s="16"/>
       <c r="Y102" s="16"/>
       <c r="Z102" s="16"/>
       <c r="AA102" s="16"/>
       <c r="AB102" s="16"/>
       <c r="AC102" s="16"/>
       <c r="AD102" s="16"/>
       <c r="AE102" s="16"/>
     </row>
-    <row r="103" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:31" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A103" s="8">
+        <v>101</v>
+      </c>
+      <c r="B103" s="14" t="s">
+        <v>236</v>
+      </c>
+      <c r="C103" s="9">
+        <v>5032111150</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E103" s="10">
+        <v>46086</v>
+      </c>
+      <c r="F103" s="15"/>
+      <c r="G103" s="15"/>
+      <c r="H103" s="15"/>
+      <c r="I103" s="15"/>
+      <c r="J103" s="15"/>
+      <c r="K103" s="15"/>
+      <c r="L103" s="15" t="s">
+        <v>238</v>
+      </c>
       <c r="N103" s="16"/>
       <c r="O103" s="16"/>
       <c r="P103" s="16"/>
       <c r="Q103" s="16"/>
       <c r="R103" s="16"/>
       <c r="S103" s="16"/>
       <c r="T103" s="16"/>
       <c r="U103" s="16"/>
       <c r="V103" s="16"/>
       <c r="W103" s="16"/>
       <c r="X103" s="16"/>
       <c r="Y103" s="16"/>
       <c r="Z103" s="16"/>
       <c r="AA103" s="16"/>
       <c r="AB103" s="16"/>
       <c r="AC103" s="16"/>
       <c r="AD103" s="16"/>
       <c r="AE103" s="16"/>
     </row>
-    <row r="104" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A104" s="8">
+        <v>102</v>
+      </c>
+      <c r="B104" s="14" t="s">
+        <v>241</v>
+      </c>
+      <c r="C104" s="9">
+        <v>2308100890</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E104" s="10">
+        <v>46086</v>
+      </c>
+      <c r="F104" s="15"/>
+      <c r="G104" s="15"/>
+      <c r="H104" s="15"/>
+      <c r="I104" s="15"/>
+      <c r="J104" s="15"/>
+      <c r="K104" s="15"/>
+      <c r="L104" s="15" t="s">
+        <v>242</v>
+      </c>
       <c r="N104" s="16"/>
       <c r="O104" s="16"/>
       <c r="P104" s="16"/>
       <c r="Q104" s="16"/>
       <c r="R104" s="16"/>
       <c r="S104" s="16"/>
       <c r="T104" s="16"/>
       <c r="U104" s="16"/>
       <c r="V104" s="16"/>
       <c r="W104" s="16"/>
       <c r="X104" s="16"/>
       <c r="Y104" s="16"/>
       <c r="Z104" s="16"/>
       <c r="AA104" s="16"/>
       <c r="AB104" s="16"/>
       <c r="AC104" s="16"/>
       <c r="AD104" s="16"/>
       <c r="AE104" s="16"/>
     </row>
-    <row r="105" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A105" s="8">
+        <v>103</v>
+      </c>
+      <c r="B105" s="14" t="s">
+        <v>243</v>
+      </c>
+      <c r="C105" s="9">
+        <v>2310109650</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E105" s="10">
+        <v>46086</v>
+      </c>
+      <c r="F105" s="15"/>
+      <c r="G105" s="15"/>
+      <c r="H105" s="15"/>
+      <c r="I105" s="15"/>
+      <c r="J105" s="15"/>
+      <c r="K105" s="15"/>
+      <c r="L105" s="15" t="s">
+        <v>244</v>
+      </c>
       <c r="N105" s="16"/>
       <c r="O105" s="16"/>
       <c r="P105" s="16"/>
       <c r="Q105" s="16"/>
       <c r="R105" s="16"/>
       <c r="S105" s="16"/>
       <c r="T105" s="16"/>
       <c r="U105" s="16"/>
       <c r="V105" s="16"/>
       <c r="W105" s="16"/>
       <c r="X105" s="16"/>
       <c r="Y105" s="16"/>
       <c r="Z105" s="16"/>
       <c r="AA105" s="16"/>
       <c r="AB105" s="16"/>
       <c r="AC105" s="16"/>
       <c r="AD105" s="16"/>
       <c r="AE105" s="16"/>
     </row>
-    <row r="106" spans="14:31" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="N108" s="16"/>
+    <row r="106" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A106" s="8">
+        <v>104</v>
+      </c>
+      <c r="B106" s="14" t="s">
+        <v>239</v>
+      </c>
+      <c r="C106" s="9">
+        <v>7113000780</v>
+      </c>
+      <c r="D106" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E106" s="10">
+        <v>46087</v>
+      </c>
+      <c r="F106" s="15"/>
+      <c r="G106" s="15"/>
+      <c r="H106" s="15"/>
+      <c r="I106" s="15"/>
+      <c r="J106" s="15"/>
+      <c r="K106" s="15"/>
+      <c r="L106" s="15" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="107" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A107" s="8">
+        <v>105</v>
+      </c>
+      <c r="B107" s="14" t="s">
+        <v>245</v>
+      </c>
+      <c r="C107" s="9">
+        <v>2312286630</v>
+      </c>
+      <c r="D107" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E107" s="10">
+        <v>46091</v>
+      </c>
+      <c r="F107" s="15"/>
+      <c r="G107" s="15"/>
+      <c r="H107" s="15"/>
+      <c r="I107" s="15"/>
+      <c r="J107" s="15"/>
+      <c r="K107" s="15"/>
+      <c r="L107" s="15" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="108" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A108" s="8">
+        <v>106</v>
+      </c>
+      <c r="B108" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="C108" s="9">
+        <v>3652014509</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E108" s="10">
+        <v>46099</v>
+      </c>
+      <c r="F108" s="15"/>
+      <c r="G108" s="15"/>
+      <c r="H108" s="15"/>
+      <c r="I108" s="15"/>
+      <c r="J108" s="15"/>
+      <c r="K108" s="15"/>
+      <c r="L108" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="N108" s="17"/>
       <c r="O108" s="16"/>
       <c r="P108" s="16"/>
       <c r="Q108" s="16"/>
       <c r="R108" s="16"/>
       <c r="S108" s="16"/>
       <c r="T108" s="16"/>
       <c r="U108" s="16"/>
       <c r="V108" s="16"/>
       <c r="W108" s="16"/>
       <c r="X108" s="16"/>
       <c r="Y108" s="16"/>
       <c r="Z108" s="16"/>
       <c r="AA108" s="16"/>
-      <c r="AB108" s="16"/>
+      <c r="AB108" s="17"/>
       <c r="AC108" s="16"/>
       <c r="AD108" s="16"/>
       <c r="AE108" s="16"/>
     </row>
-    <row r="109" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:31" ht="55.2" x14ac:dyDescent="0.25">
+      <c r="A109" s="8">
+        <v>107</v>
+      </c>
+      <c r="B109" s="14" t="s">
+        <v>249</v>
+      </c>
+      <c r="C109" s="9">
+        <v>3663108491</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E109" s="10">
+        <v>46099</v>
+      </c>
+      <c r="F109" s="15"/>
+      <c r="G109" s="15"/>
+      <c r="H109" s="15"/>
+      <c r="I109" s="15"/>
+      <c r="J109" s="15"/>
+      <c r="K109" s="15"/>
+      <c r="L109" s="15" t="s">
+        <v>250</v>
+      </c>
       <c r="N109" s="16"/>
       <c r="O109" s="16"/>
       <c r="P109" s="16"/>
       <c r="Q109" s="16"/>
       <c r="R109" s="16"/>
       <c r="S109" s="16"/>
       <c r="T109" s="16"/>
       <c r="U109" s="16"/>
       <c r="V109" s="16"/>
       <c r="W109" s="16"/>
       <c r="X109" s="16"/>
       <c r="Y109" s="16"/>
       <c r="Z109" s="16"/>
       <c r="AA109" s="16"/>
       <c r="AB109" s="16"/>
       <c r="AC109" s="16"/>
       <c r="AD109" s="16"/>
       <c r="AE109" s="16"/>
     </row>
-    <row r="110" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A110" s="8">
+        <v>108</v>
+      </c>
+      <c r="B110" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="C110" s="9">
+        <v>2635049370</v>
+      </c>
+      <c r="D110" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E110" s="10">
+        <v>46099</v>
+      </c>
+      <c r="F110" s="15"/>
+      <c r="G110" s="15"/>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
+      <c r="J110" s="15"/>
+      <c r="K110" s="15"/>
+      <c r="L110" s="15" t="s">
+        <v>252</v>
+      </c>
       <c r="N110" s="16"/>
       <c r="O110" s="16"/>
       <c r="P110" s="16"/>
       <c r="Q110" s="16"/>
       <c r="R110" s="16"/>
       <c r="S110" s="16"/>
       <c r="T110" s="16"/>
       <c r="U110" s="16"/>
       <c r="V110" s="16"/>
       <c r="W110" s="16"/>
       <c r="X110" s="16"/>
       <c r="Y110" s="16"/>
       <c r="Z110" s="16"/>
       <c r="AA110" s="16"/>
       <c r="AB110" s="16"/>
       <c r="AC110" s="16"/>
       <c r="AD110" s="16"/>
       <c r="AE110" s="16"/>
     </row>
-    <row r="111" spans="14:31" x14ac:dyDescent="0.25">
-[...39 lines deleted...]
-    <row r="113" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:31" s="13" customFormat="1" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A111" s="8">
+        <v>109</v>
+      </c>
+      <c r="B111" s="14" t="s">
+        <v>253</v>
+      </c>
+      <c r="C111" s="9">
+        <v>2311279422</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E111" s="10">
+        <v>46100</v>
+      </c>
+      <c r="F111" s="15"/>
+      <c r="G111" s="15"/>
+      <c r="H111" s="15"/>
+      <c r="I111" s="15"/>
+      <c r="J111" s="15"/>
+      <c r="K111" s="15"/>
+      <c r="L111" s="15" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="112" spans="1:31" s="13" customFormat="1" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A112" s="8">
+        <v>110</v>
+      </c>
+      <c r="B112" s="14" t="s">
+        <v>255</v>
+      </c>
+      <c r="C112" s="9">
+        <v>6452071657</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="10">
+        <v>46100</v>
+      </c>
+      <c r="F112" s="15"/>
+      <c r="G112" s="15"/>
+      <c r="H112" s="15"/>
+      <c r="I112" s="15"/>
+      <c r="J112" s="15"/>
+      <c r="K112" s="15"/>
+      <c r="L112" s="15" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="113" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A113" s="8">
+        <v>111</v>
+      </c>
+      <c r="B113" s="14" t="s">
+        <v>257</v>
+      </c>
+      <c r="C113" s="9">
+        <v>4626006302</v>
+      </c>
+      <c r="D113" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E113" s="10">
+        <v>46104</v>
+      </c>
+      <c r="F113" s="15"/>
+      <c r="G113" s="15"/>
+      <c r="H113" s="15"/>
+      <c r="I113" s="15"/>
+      <c r="J113" s="15"/>
+      <c r="K113" s="15"/>
+      <c r="L113" s="15" t="s">
+        <v>258</v>
+      </c>
       <c r="N113" s="16"/>
       <c r="O113" s="16"/>
       <c r="P113" s="16"/>
       <c r="Q113" s="16"/>
       <c r="R113" s="16"/>
       <c r="S113" s="16"/>
       <c r="T113" s="16"/>
       <c r="U113" s="16"/>
       <c r="V113" s="16"/>
       <c r="W113" s="16"/>
       <c r="X113" s="16"/>
       <c r="Y113" s="16"/>
       <c r="Z113" s="16"/>
       <c r="AA113" s="16"/>
       <c r="AB113" s="16"/>
       <c r="AC113" s="16"/>
       <c r="AD113" s="16"/>
       <c r="AE113" s="16"/>
     </row>
-    <row r="114" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N114" s="16"/>
+    <row r="114" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A114" s="8">
+        <v>112</v>
+      </c>
+      <c r="B114" s="14" t="s">
+        <v>259</v>
+      </c>
+      <c r="C114" s="9">
+        <v>2328000083</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E114" s="10">
+        <v>46104</v>
+      </c>
+      <c r="F114" s="15"/>
+      <c r="G114" s="15"/>
+      <c r="H114" s="15"/>
+      <c r="I114" s="15"/>
+      <c r="J114" s="15"/>
+      <c r="K114" s="15"/>
+      <c r="L114" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="N114" s="17"/>
       <c r="O114" s="16"/>
       <c r="P114" s="16"/>
       <c r="Q114" s="16"/>
       <c r="R114" s="16"/>
       <c r="S114" s="16"/>
       <c r="T114" s="16"/>
       <c r="U114" s="16"/>
       <c r="V114" s="16"/>
       <c r="W114" s="16"/>
       <c r="X114" s="16"/>
       <c r="Y114" s="16"/>
       <c r="Z114" s="16"/>
       <c r="AA114" s="16"/>
-      <c r="AB114" s="16"/>
+      <c r="AB114" s="17"/>
       <c r="AC114" s="16"/>
       <c r="AD114" s="16"/>
       <c r="AE114" s="16"/>
     </row>
-    <row r="115" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A115" s="8">
+        <v>113</v>
+      </c>
+      <c r="B115" s="14" t="s">
+        <v>271</v>
+      </c>
+      <c r="C115" s="9">
+        <v>4625005659</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E115" s="10">
+        <v>46105</v>
+      </c>
+      <c r="F115" s="15"/>
+      <c r="G115" s="15"/>
+      <c r="H115" s="15"/>
+      <c r="I115" s="15"/>
+      <c r="J115" s="15"/>
+      <c r="K115" s="15"/>
+      <c r="L115" s="15" t="s">
+        <v>272</v>
+      </c>
       <c r="N115" s="16"/>
       <c r="O115" s="16"/>
       <c r="P115" s="16"/>
       <c r="Q115" s="16"/>
       <c r="R115" s="16"/>
       <c r="S115" s="16"/>
       <c r="T115" s="16"/>
       <c r="U115" s="16"/>
       <c r="V115" s="16"/>
       <c r="W115" s="16"/>
       <c r="X115" s="16"/>
       <c r="Y115" s="16"/>
       <c r="Z115" s="16"/>
       <c r="AA115" s="16"/>
       <c r="AB115" s="16"/>
       <c r="AC115" s="16"/>
       <c r="AD115" s="16"/>
       <c r="AE115" s="16"/>
     </row>
-    <row r="116" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A116" s="8">
+        <v>114</v>
+      </c>
+      <c r="B116" s="14" t="s">
+        <v>261</v>
+      </c>
+      <c r="C116" s="9">
+        <v>2607023108</v>
+      </c>
+      <c r="D116" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E116" s="10">
+        <v>46106</v>
+      </c>
+      <c r="F116" s="15"/>
+      <c r="G116" s="15"/>
+      <c r="H116" s="15"/>
+      <c r="I116" s="15"/>
+      <c r="J116" s="15"/>
+      <c r="K116" s="15"/>
+      <c r="L116" s="15" t="s">
+        <v>262</v>
+      </c>
       <c r="N116" s="16"/>
       <c r="O116" s="16"/>
       <c r="P116" s="16"/>
       <c r="Q116" s="16"/>
       <c r="R116" s="16"/>
       <c r="S116" s="16"/>
       <c r="T116" s="16"/>
       <c r="U116" s="16"/>
       <c r="V116" s="16"/>
       <c r="W116" s="16"/>
       <c r="X116" s="16"/>
       <c r="Y116" s="16"/>
       <c r="Z116" s="16"/>
       <c r="AA116" s="16"/>
       <c r="AB116" s="16"/>
       <c r="AC116" s="16"/>
       <c r="AD116" s="16"/>
       <c r="AE116" s="16"/>
     </row>
-    <row r="117" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A117" s="8">
+        <v>115</v>
+      </c>
+      <c r="B117" s="14" t="s">
+        <v>263</v>
+      </c>
+      <c r="C117" s="9">
+        <v>6165236792</v>
+      </c>
+      <c r="D117" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E117" s="10">
+        <v>46106</v>
+      </c>
+      <c r="F117" s="15"/>
+      <c r="G117" s="15"/>
+      <c r="H117" s="15"/>
+      <c r="I117" s="15"/>
+      <c r="J117" s="15"/>
+      <c r="K117" s="15"/>
+      <c r="L117" s="15" t="s">
+        <v>264</v>
+      </c>
       <c r="N117" s="16"/>
       <c r="O117" s="16"/>
       <c r="P117" s="16"/>
       <c r="Q117" s="16"/>
       <c r="R117" s="16"/>
       <c r="S117" s="16"/>
       <c r="T117" s="16"/>
       <c r="U117" s="16"/>
       <c r="V117" s="16"/>
       <c r="W117" s="16"/>
       <c r="X117" s="16"/>
       <c r="Y117" s="16"/>
       <c r="Z117" s="16"/>
       <c r="AA117" s="16"/>
       <c r="AB117" s="16"/>
       <c r="AC117" s="16"/>
       <c r="AD117" s="16"/>
       <c r="AE117" s="16"/>
     </row>
-    <row r="118" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N118" s="17"/>
+    <row r="118" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A118" s="8">
+        <v>116</v>
+      </c>
+      <c r="B118" s="14" t="s">
+        <v>265</v>
+      </c>
+      <c r="C118" s="9">
+        <v>2364018456</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E118" s="10">
+        <v>46111</v>
+      </c>
+      <c r="F118" s="15"/>
+      <c r="G118" s="15"/>
+      <c r="H118" s="15"/>
+      <c r="I118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="15"/>
+      <c r="L118" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="N118" s="16"/>
       <c r="O118" s="16"/>
       <c r="P118" s="16"/>
       <c r="Q118" s="16"/>
       <c r="R118" s="16"/>
       <c r="S118" s="16"/>
       <c r="T118" s="16"/>
       <c r="U118" s="16"/>
       <c r="V118" s="16"/>
       <c r="W118" s="16"/>
       <c r="X118" s="16"/>
       <c r="Y118" s="16"/>
       <c r="Z118" s="16"/>
       <c r="AA118" s="16"/>
-      <c r="AB118" s="17"/>
+      <c r="AB118" s="16"/>
       <c r="AC118" s="16"/>
       <c r="AD118" s="16"/>
       <c r="AE118" s="16"/>
     </row>
-    <row r="119" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:31" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A119" s="8">
+        <v>117</v>
+      </c>
+      <c r="B119" s="14" t="s">
+        <v>267</v>
+      </c>
+      <c r="C119" s="9">
+        <v>2371002136</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E119" s="10">
+        <v>46111</v>
+      </c>
+      <c r="F119" s="15"/>
+      <c r="G119" s="15"/>
+      <c r="H119" s="15"/>
+      <c r="I119" s="15"/>
+      <c r="J119" s="15"/>
+      <c r="K119" s="15"/>
+      <c r="L119" s="15" t="s">
+        <v>268</v>
+      </c>
       <c r="N119" s="16"/>
       <c r="O119" s="16"/>
       <c r="P119" s="16"/>
       <c r="Q119" s="16"/>
       <c r="R119" s="16"/>
       <c r="S119" s="16"/>
       <c r="T119" s="16"/>
       <c r="U119" s="16"/>
       <c r="V119" s="16"/>
       <c r="W119" s="16"/>
       <c r="X119" s="16"/>
       <c r="Y119" s="16"/>
       <c r="Z119" s="16"/>
       <c r="AA119" s="16"/>
       <c r="AB119" s="16"/>
       <c r="AC119" s="16"/>
       <c r="AD119" s="16"/>
       <c r="AE119" s="16"/>
     </row>
-    <row r="120" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N120" s="16"/>
+    <row r="120" spans="1:31" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="A120" s="8">
+        <v>118</v>
+      </c>
+      <c r="B120" s="14" t="s">
+        <v>269</v>
+      </c>
+      <c r="C120" s="9">
+        <v>4631014080</v>
+      </c>
+      <c r="D120" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E120" s="10">
+        <v>46111</v>
+      </c>
+      <c r="F120" s="15"/>
+      <c r="G120" s="15"/>
+      <c r="H120" s="15"/>
+      <c r="I120" s="15"/>
+      <c r="J120" s="15"/>
+      <c r="K120" s="15"/>
+      <c r="L120" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="N120" s="17"/>
       <c r="O120" s="16"/>
       <c r="P120" s="16"/>
       <c r="Q120" s="16"/>
       <c r="R120" s="16"/>
       <c r="S120" s="16"/>
       <c r="T120" s="16"/>
       <c r="U120" s="16"/>
       <c r="V120" s="16"/>
       <c r="W120" s="16"/>
       <c r="X120" s="16"/>
       <c r="Y120" s="16"/>
       <c r="Z120" s="16"/>
       <c r="AA120" s="16"/>
-      <c r="AB120" s="16"/>
+      <c r="AB120" s="17"/>
       <c r="AC120" s="16"/>
       <c r="AD120" s="16"/>
       <c r="AE120" s="16"/>
     </row>
-    <row r="121" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:31" x14ac:dyDescent="0.25">
       <c r="N121" s="16"/>
       <c r="O121" s="16"/>
       <c r="P121" s="16"/>
       <c r="Q121" s="16"/>
       <c r="R121" s="16"/>
       <c r="S121" s="16"/>
       <c r="T121" s="16"/>
       <c r="U121" s="16"/>
       <c r="V121" s="16"/>
       <c r="W121" s="16"/>
       <c r="X121" s="16"/>
       <c r="Y121" s="16"/>
       <c r="Z121" s="16"/>
       <c r="AA121" s="16"/>
       <c r="AB121" s="16"/>
       <c r="AC121" s="16"/>
       <c r="AD121" s="16"/>
       <c r="AE121" s="16"/>
     </row>
-    <row r="122" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:31" x14ac:dyDescent="0.25">
       <c r="N122" s="16"/>
       <c r="O122" s="16"/>
       <c r="P122" s="16"/>
       <c r="Q122" s="16"/>
       <c r="R122" s="16"/>
       <c r="S122" s="16"/>
       <c r="T122" s="16"/>
       <c r="U122" s="16"/>
       <c r="V122" s="16"/>
       <c r="W122" s="16"/>
       <c r="X122" s="16"/>
       <c r="Y122" s="16"/>
       <c r="Z122" s="16"/>
       <c r="AA122" s="16"/>
       <c r="AB122" s="16"/>
       <c r="AC122" s="16"/>
       <c r="AD122" s="16"/>
       <c r="AE122" s="16"/>
     </row>
-    <row r="123" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:31" x14ac:dyDescent="0.25">
       <c r="N123" s="16"/>
       <c r="O123" s="16"/>
       <c r="P123" s="16"/>
       <c r="Q123" s="16"/>
       <c r="R123" s="16"/>
       <c r="S123" s="16"/>
       <c r="T123" s="16"/>
       <c r="U123" s="16"/>
       <c r="V123" s="16"/>
       <c r="W123" s="16"/>
       <c r="X123" s="16"/>
       <c r="Y123" s="16"/>
       <c r="Z123" s="16"/>
       <c r="AA123" s="16"/>
       <c r="AB123" s="16"/>
       <c r="AC123" s="16"/>
       <c r="AD123" s="16"/>
       <c r="AE123" s="16"/>
     </row>
-    <row r="124" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N124" s="17"/>
+    <row r="124" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="N124" s="16"/>
       <c r="O124" s="16"/>
       <c r="P124" s="16"/>
       <c r="Q124" s="16"/>
       <c r="R124" s="16"/>
       <c r="S124" s="16"/>
       <c r="T124" s="16"/>
       <c r="U124" s="16"/>
       <c r="V124" s="16"/>
       <c r="W124" s="16"/>
       <c r="X124" s="16"/>
       <c r="Y124" s="16"/>
       <c r="Z124" s="16"/>
       <c r="AA124" s="16"/>
-      <c r="AB124" s="17"/>
+      <c r="AB124" s="16"/>
       <c r="AC124" s="16"/>
       <c r="AD124" s="16"/>
       <c r="AE124" s="16"/>
     </row>
-    <row r="125" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:31" x14ac:dyDescent="0.25">
       <c r="N125" s="16"/>
       <c r="O125" s="16"/>
       <c r="P125" s="16"/>
       <c r="Q125" s="16"/>
       <c r="R125" s="16"/>
       <c r="S125" s="16"/>
       <c r="T125" s="16"/>
       <c r="U125" s="16"/>
       <c r="V125" s="16"/>
       <c r="W125" s="16"/>
       <c r="X125" s="16"/>
       <c r="Y125" s="16"/>
       <c r="Z125" s="16"/>
       <c r="AA125" s="16"/>
       <c r="AB125" s="16"/>
       <c r="AC125" s="16"/>
       <c r="AD125" s="16"/>
       <c r="AE125" s="16"/>
     </row>
-    <row r="126" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N126" s="16"/>
+    <row r="126" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="N126" s="17"/>
       <c r="O126" s="16"/>
       <c r="P126" s="16"/>
       <c r="Q126" s="16"/>
       <c r="R126" s="16"/>
       <c r="S126" s="16"/>
       <c r="T126" s="16"/>
       <c r="U126" s="16"/>
       <c r="V126" s="16"/>
       <c r="W126" s="16"/>
       <c r="X126" s="16"/>
       <c r="Y126" s="16"/>
       <c r="Z126" s="16"/>
       <c r="AA126" s="16"/>
-      <c r="AB126" s="16"/>
+      <c r="AB126" s="17"/>
       <c r="AC126" s="16"/>
       <c r="AD126" s="16"/>
       <c r="AE126" s="16"/>
     </row>
-    <row r="127" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:31" x14ac:dyDescent="0.25">
       <c r="N127" s="16"/>
       <c r="O127" s="16"/>
       <c r="P127" s="16"/>
       <c r="Q127" s="16"/>
       <c r="R127" s="16"/>
       <c r="S127" s="16"/>
       <c r="T127" s="16"/>
       <c r="U127" s="16"/>
       <c r="V127" s="16"/>
       <c r="W127" s="16"/>
       <c r="X127" s="16"/>
       <c r="Y127" s="16"/>
       <c r="Z127" s="16"/>
       <c r="AA127" s="16"/>
       <c r="AB127" s="16"/>
       <c r="AC127" s="16"/>
       <c r="AD127" s="16"/>
       <c r="AE127" s="16"/>
     </row>
-    <row r="128" spans="14:31" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:31" x14ac:dyDescent="0.25">
       <c r="N128" s="16"/>
       <c r="O128" s="16"/>
       <c r="P128" s="16"/>
       <c r="Q128" s="16"/>
       <c r="R128" s="16"/>
       <c r="S128" s="16"/>
       <c r="T128" s="16"/>
       <c r="U128" s="16"/>
       <c r="V128" s="16"/>
       <c r="W128" s="16"/>
       <c r="X128" s="16"/>
       <c r="Y128" s="16"/>
       <c r="Z128" s="16"/>
       <c r="AA128" s="16"/>
       <c r="AB128" s="16"/>
       <c r="AC128" s="16"/>
       <c r="AD128" s="16"/>
       <c r="AE128" s="16"/>
     </row>
     <row r="129" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N129" s="16"/>
       <c r="O129" s="16"/>
       <c r="P129" s="16"/>
       <c r="Q129" s="16"/>
       <c r="R129" s="16"/>
       <c r="S129" s="16"/>
       <c r="T129" s="16"/>
       <c r="U129" s="16"/>
       <c r="V129" s="16"/>
       <c r="W129" s="16"/>
       <c r="X129" s="16"/>
       <c r="Y129" s="16"/>
       <c r="Z129" s="16"/>
       <c r="AA129" s="16"/>
       <c r="AB129" s="16"/>
       <c r="AC129" s="16"/>
       <c r="AD129" s="16"/>
       <c r="AE129" s="16"/>
     </row>
     <row r="130" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N130" s="17"/>
+      <c r="N130" s="16"/>
       <c r="O130" s="16"/>
       <c r="P130" s="16"/>
       <c r="Q130" s="16"/>
       <c r="R130" s="16"/>
       <c r="S130" s="16"/>
       <c r="T130" s="16"/>
       <c r="U130" s="16"/>
       <c r="V130" s="16"/>
       <c r="W130" s="16"/>
       <c r="X130" s="16"/>
       <c r="Y130" s="16"/>
       <c r="Z130" s="16"/>
       <c r="AA130" s="16"/>
-      <c r="AB130" s="17"/>
+      <c r="AB130" s="16"/>
       <c r="AC130" s="16"/>
       <c r="AD130" s="16"/>
       <c r="AE130" s="16"/>
     </row>
     <row r="131" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N131" s="16"/>
       <c r="O131" s="16"/>
       <c r="P131" s="16"/>
       <c r="Q131" s="16"/>
       <c r="R131" s="16"/>
       <c r="S131" s="16"/>
       <c r="T131" s="16"/>
       <c r="U131" s="16"/>
       <c r="V131" s="16"/>
       <c r="W131" s="16"/>
       <c r="X131" s="16"/>
       <c r="Y131" s="16"/>
       <c r="Z131" s="16"/>
       <c r="AA131" s="16"/>
       <c r="AB131" s="16"/>
       <c r="AC131" s="16"/>
       <c r="AD131" s="16"/>
       <c r="AE131" s="16"/>
     </row>
     <row r="132" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N132" s="16"/>
+      <c r="N132" s="17"/>
       <c r="O132" s="16"/>
       <c r="P132" s="16"/>
       <c r="Q132" s="16"/>
       <c r="R132" s="16"/>
       <c r="S132" s="16"/>
       <c r="T132" s="16"/>
       <c r="U132" s="16"/>
       <c r="V132" s="16"/>
       <c r="W132" s="16"/>
       <c r="X132" s="16"/>
       <c r="Y132" s="16"/>
       <c r="Z132" s="16"/>
       <c r="AA132" s="16"/>
-      <c r="AB132" s="16"/>
+      <c r="AB132" s="17"/>
       <c r="AC132" s="16"/>
       <c r="AD132" s="16"/>
       <c r="AE132" s="16"/>
     </row>
     <row r="133" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N133" s="16"/>
       <c r="O133" s="16"/>
       <c r="P133" s="16"/>
       <c r="Q133" s="16"/>
       <c r="R133" s="16"/>
       <c r="S133" s="16"/>
       <c r="T133" s="16"/>
       <c r="U133" s="16"/>
       <c r="V133" s="16"/>
       <c r="W133" s="16"/>
       <c r="X133" s="16"/>
       <c r="Y133" s="16"/>
       <c r="Z133" s="16"/>
       <c r="AA133" s="16"/>
       <c r="AB133" s="16"/>
       <c r="AC133" s="16"/>
       <c r="AD133" s="16"/>
       <c r="AE133" s="16"/>
     </row>
     <row r="134" spans="14:31" x14ac:dyDescent="0.25">
@@ -5073,105 +6075,105 @@
       <c r="AC134" s="16"/>
       <c r="AD134" s="16"/>
       <c r="AE134" s="16"/>
     </row>
     <row r="135" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N135" s="16"/>
       <c r="O135" s="16"/>
       <c r="P135" s="16"/>
       <c r="Q135" s="16"/>
       <c r="R135" s="16"/>
       <c r="S135" s="16"/>
       <c r="T135" s="16"/>
       <c r="U135" s="16"/>
       <c r="V135" s="16"/>
       <c r="W135" s="16"/>
       <c r="X135" s="16"/>
       <c r="Y135" s="16"/>
       <c r="Z135" s="16"/>
       <c r="AA135" s="16"/>
       <c r="AB135" s="16"/>
       <c r="AC135" s="16"/>
       <c r="AD135" s="16"/>
       <c r="AE135" s="16"/>
     </row>
     <row r="136" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N136" s="17"/>
+      <c r="N136" s="16"/>
       <c r="O136" s="16"/>
       <c r="P136" s="16"/>
       <c r="Q136" s="16"/>
       <c r="R136" s="16"/>
       <c r="S136" s="16"/>
       <c r="T136" s="16"/>
       <c r="U136" s="16"/>
       <c r="V136" s="16"/>
       <c r="W136" s="16"/>
       <c r="X136" s="16"/>
       <c r="Y136" s="16"/>
       <c r="Z136" s="16"/>
       <c r="AA136" s="16"/>
-      <c r="AB136" s="17"/>
+      <c r="AB136" s="16"/>
       <c r="AC136" s="16"/>
       <c r="AD136" s="16"/>
       <c r="AE136" s="16"/>
     </row>
     <row r="137" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N137" s="16"/>
       <c r="O137" s="16"/>
       <c r="P137" s="16"/>
       <c r="Q137" s="16"/>
       <c r="R137" s="16"/>
       <c r="S137" s="16"/>
       <c r="T137" s="16"/>
       <c r="U137" s="16"/>
       <c r="V137" s="16"/>
       <c r="W137" s="16"/>
       <c r="X137" s="16"/>
       <c r="Y137" s="16"/>
       <c r="Z137" s="16"/>
       <c r="AA137" s="16"/>
       <c r="AB137" s="16"/>
       <c r="AC137" s="16"/>
       <c r="AD137" s="16"/>
       <c r="AE137" s="16"/>
     </row>
     <row r="138" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N138" s="16"/>
+      <c r="N138" s="17"/>
       <c r="O138" s="16"/>
       <c r="P138" s="16"/>
       <c r="Q138" s="16"/>
       <c r="R138" s="16"/>
       <c r="S138" s="16"/>
       <c r="T138" s="16"/>
       <c r="U138" s="16"/>
       <c r="V138" s="16"/>
       <c r="W138" s="16"/>
       <c r="X138" s="16"/>
       <c r="Y138" s="16"/>
       <c r="Z138" s="16"/>
       <c r="AA138" s="16"/>
-      <c r="AB138" s="16"/>
+      <c r="AB138" s="17"/>
       <c r="AC138" s="16"/>
       <c r="AD138" s="16"/>
       <c r="AE138" s="16"/>
     </row>
     <row r="139" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N139" s="16"/>
       <c r="O139" s="16"/>
       <c r="P139" s="16"/>
       <c r="Q139" s="16"/>
       <c r="R139" s="16"/>
       <c r="S139" s="16"/>
       <c r="T139" s="16"/>
       <c r="U139" s="16"/>
       <c r="V139" s="16"/>
       <c r="W139" s="16"/>
       <c r="X139" s="16"/>
       <c r="Y139" s="16"/>
       <c r="Z139" s="16"/>
       <c r="AA139" s="16"/>
       <c r="AB139" s="16"/>
       <c r="AC139" s="16"/>
       <c r="AD139" s="16"/>
       <c r="AE139" s="16"/>
     </row>
     <row r="140" spans="14:31" x14ac:dyDescent="0.25">
@@ -5193,105 +6195,105 @@
       <c r="AC140" s="16"/>
       <c r="AD140" s="16"/>
       <c r="AE140" s="16"/>
     </row>
     <row r="141" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N141" s="16"/>
       <c r="O141" s="16"/>
       <c r="P141" s="16"/>
       <c r="Q141" s="16"/>
       <c r="R141" s="16"/>
       <c r="S141" s="16"/>
       <c r="T141" s="16"/>
       <c r="U141" s="16"/>
       <c r="V141" s="16"/>
       <c r="W141" s="16"/>
       <c r="X141" s="16"/>
       <c r="Y141" s="16"/>
       <c r="Z141" s="16"/>
       <c r="AA141" s="16"/>
       <c r="AB141" s="16"/>
       <c r="AC141" s="16"/>
       <c r="AD141" s="16"/>
       <c r="AE141" s="16"/>
     </row>
     <row r="142" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N142" s="17"/>
+      <c r="N142" s="16"/>
       <c r="O142" s="16"/>
       <c r="P142" s="16"/>
       <c r="Q142" s="16"/>
       <c r="R142" s="16"/>
       <c r="S142" s="16"/>
       <c r="T142" s="16"/>
       <c r="U142" s="16"/>
       <c r="V142" s="16"/>
       <c r="W142" s="16"/>
       <c r="X142" s="16"/>
       <c r="Y142" s="16"/>
       <c r="Z142" s="16"/>
       <c r="AA142" s="16"/>
-      <c r="AB142" s="17"/>
+      <c r="AB142" s="16"/>
       <c r="AC142" s="16"/>
       <c r="AD142" s="16"/>
       <c r="AE142" s="16"/>
     </row>
     <row r="143" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N143" s="16"/>
       <c r="O143" s="16"/>
       <c r="P143" s="16"/>
       <c r="Q143" s="16"/>
       <c r="R143" s="16"/>
       <c r="S143" s="16"/>
       <c r="T143" s="16"/>
       <c r="U143" s="16"/>
       <c r="V143" s="16"/>
       <c r="W143" s="16"/>
       <c r="X143" s="16"/>
       <c r="Y143" s="16"/>
       <c r="Z143" s="16"/>
       <c r="AA143" s="16"/>
       <c r="AB143" s="16"/>
       <c r="AC143" s="16"/>
       <c r="AD143" s="16"/>
       <c r="AE143" s="16"/>
     </row>
     <row r="144" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N144" s="16"/>
+      <c r="N144" s="17"/>
       <c r="O144" s="16"/>
       <c r="P144" s="16"/>
       <c r="Q144" s="16"/>
       <c r="R144" s="16"/>
       <c r="S144" s="16"/>
       <c r="T144" s="16"/>
       <c r="U144" s="16"/>
       <c r="V144" s="16"/>
       <c r="W144" s="16"/>
       <c r="X144" s="16"/>
       <c r="Y144" s="16"/>
       <c r="Z144" s="16"/>
       <c r="AA144" s="16"/>
-      <c r="AB144" s="16"/>
+      <c r="AB144" s="17"/>
       <c r="AC144" s="16"/>
       <c r="AD144" s="16"/>
       <c r="AE144" s="16"/>
     </row>
     <row r="145" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N145" s="16"/>
       <c r="O145" s="16"/>
       <c r="P145" s="16"/>
       <c r="Q145" s="16"/>
       <c r="R145" s="16"/>
       <c r="S145" s="16"/>
       <c r="T145" s="16"/>
       <c r="U145" s="16"/>
       <c r="V145" s="16"/>
       <c r="W145" s="16"/>
       <c r="X145" s="16"/>
       <c r="Y145" s="16"/>
       <c r="Z145" s="16"/>
       <c r="AA145" s="16"/>
       <c r="AB145" s="16"/>
       <c r="AC145" s="16"/>
       <c r="AD145" s="16"/>
       <c r="AE145" s="16"/>
     </row>
     <row r="146" spans="14:31" x14ac:dyDescent="0.25">
@@ -5313,105 +6315,105 @@
       <c r="AC146" s="16"/>
       <c r="AD146" s="16"/>
       <c r="AE146" s="16"/>
     </row>
     <row r="147" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N147" s="16"/>
       <c r="O147" s="16"/>
       <c r="P147" s="16"/>
       <c r="Q147" s="16"/>
       <c r="R147" s="16"/>
       <c r="S147" s="16"/>
       <c r="T147" s="16"/>
       <c r="U147" s="16"/>
       <c r="V147" s="16"/>
       <c r="W147" s="16"/>
       <c r="X147" s="16"/>
       <c r="Y147" s="16"/>
       <c r="Z147" s="16"/>
       <c r="AA147" s="16"/>
       <c r="AB147" s="16"/>
       <c r="AC147" s="16"/>
       <c r="AD147" s="16"/>
       <c r="AE147" s="16"/>
     </row>
     <row r="148" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N148" s="17"/>
+      <c r="N148" s="16"/>
       <c r="O148" s="16"/>
       <c r="P148" s="16"/>
       <c r="Q148" s="16"/>
       <c r="R148" s="16"/>
       <c r="S148" s="16"/>
       <c r="T148" s="16"/>
       <c r="U148" s="16"/>
       <c r="V148" s="16"/>
       <c r="W148" s="16"/>
       <c r="X148" s="16"/>
       <c r="Y148" s="16"/>
       <c r="Z148" s="16"/>
       <c r="AA148" s="16"/>
-      <c r="AB148" s="17"/>
+      <c r="AB148" s="16"/>
       <c r="AC148" s="16"/>
       <c r="AD148" s="16"/>
       <c r="AE148" s="16"/>
     </row>
     <row r="149" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N149" s="16"/>
       <c r="O149" s="16"/>
       <c r="P149" s="16"/>
       <c r="Q149" s="16"/>
       <c r="R149" s="16"/>
       <c r="S149" s="16"/>
       <c r="T149" s="16"/>
       <c r="U149" s="16"/>
       <c r="V149" s="16"/>
       <c r="W149" s="16"/>
       <c r="X149" s="16"/>
       <c r="Y149" s="16"/>
       <c r="Z149" s="16"/>
       <c r="AA149" s="16"/>
       <c r="AB149" s="16"/>
       <c r="AC149" s="16"/>
       <c r="AD149" s="16"/>
       <c r="AE149" s="16"/>
     </row>
     <row r="150" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N150" s="16"/>
+      <c r="N150" s="17"/>
       <c r="O150" s="16"/>
       <c r="P150" s="16"/>
       <c r="Q150" s="16"/>
       <c r="R150" s="16"/>
       <c r="S150" s="16"/>
       <c r="T150" s="16"/>
       <c r="U150" s="16"/>
       <c r="V150" s="16"/>
       <c r="W150" s="16"/>
       <c r="X150" s="16"/>
       <c r="Y150" s="16"/>
       <c r="Z150" s="16"/>
       <c r="AA150" s="16"/>
-      <c r="AB150" s="16"/>
+      <c r="AB150" s="17"/>
       <c r="AC150" s="16"/>
       <c r="AD150" s="16"/>
       <c r="AE150" s="16"/>
     </row>
     <row r="151" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N151" s="16"/>
       <c r="O151" s="16"/>
       <c r="P151" s="16"/>
       <c r="Q151" s="16"/>
       <c r="R151" s="16"/>
       <c r="S151" s="16"/>
       <c r="T151" s="16"/>
       <c r="U151" s="16"/>
       <c r="V151" s="16"/>
       <c r="W151" s="16"/>
       <c r="X151" s="16"/>
       <c r="Y151" s="16"/>
       <c r="Z151" s="16"/>
       <c r="AA151" s="16"/>
       <c r="AB151" s="16"/>
       <c r="AC151" s="16"/>
       <c r="AD151" s="16"/>
       <c r="AE151" s="16"/>
     </row>
     <row r="152" spans="14:31" x14ac:dyDescent="0.25">
@@ -5433,105 +6435,105 @@
       <c r="AC152" s="16"/>
       <c r="AD152" s="16"/>
       <c r="AE152" s="16"/>
     </row>
     <row r="153" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N153" s="16"/>
       <c r="O153" s="16"/>
       <c r="P153" s="16"/>
       <c r="Q153" s="16"/>
       <c r="R153" s="16"/>
       <c r="S153" s="16"/>
       <c r="T153" s="16"/>
       <c r="U153" s="16"/>
       <c r="V153" s="16"/>
       <c r="W153" s="16"/>
       <c r="X153" s="16"/>
       <c r="Y153" s="16"/>
       <c r="Z153" s="16"/>
       <c r="AA153" s="16"/>
       <c r="AB153" s="16"/>
       <c r="AC153" s="16"/>
       <c r="AD153" s="16"/>
       <c r="AE153" s="16"/>
     </row>
     <row r="154" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N154" s="17"/>
+      <c r="N154" s="16"/>
       <c r="O154" s="16"/>
       <c r="P154" s="16"/>
       <c r="Q154" s="16"/>
       <c r="R154" s="16"/>
       <c r="S154" s="16"/>
       <c r="T154" s="16"/>
       <c r="U154" s="16"/>
       <c r="V154" s="16"/>
       <c r="W154" s="16"/>
       <c r="X154" s="16"/>
       <c r="Y154" s="16"/>
       <c r="Z154" s="16"/>
       <c r="AA154" s="16"/>
-      <c r="AB154" s="17"/>
+      <c r="AB154" s="16"/>
       <c r="AC154" s="16"/>
       <c r="AD154" s="16"/>
       <c r="AE154" s="16"/>
     </row>
     <row r="155" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N155" s="16"/>
       <c r="O155" s="16"/>
       <c r="P155" s="16"/>
       <c r="Q155" s="16"/>
       <c r="R155" s="16"/>
       <c r="S155" s="16"/>
       <c r="T155" s="16"/>
       <c r="U155" s="16"/>
       <c r="V155" s="16"/>
       <c r="W155" s="16"/>
       <c r="X155" s="16"/>
       <c r="Y155" s="16"/>
       <c r="Z155" s="16"/>
       <c r="AA155" s="16"/>
       <c r="AB155" s="16"/>
       <c r="AC155" s="16"/>
       <c r="AD155" s="16"/>
       <c r="AE155" s="16"/>
     </row>
     <row r="156" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N156" s="16"/>
+      <c r="N156" s="17"/>
       <c r="O156" s="16"/>
       <c r="P156" s="16"/>
       <c r="Q156" s="16"/>
       <c r="R156" s="16"/>
       <c r="S156" s="16"/>
       <c r="T156" s="16"/>
       <c r="U156" s="16"/>
       <c r="V156" s="16"/>
       <c r="W156" s="16"/>
       <c r="X156" s="16"/>
       <c r="Y156" s="16"/>
       <c r="Z156" s="16"/>
       <c r="AA156" s="16"/>
-      <c r="AB156" s="16"/>
+      <c r="AB156" s="17"/>
       <c r="AC156" s="16"/>
       <c r="AD156" s="16"/>
       <c r="AE156" s="16"/>
     </row>
     <row r="157" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N157" s="16"/>
       <c r="O157" s="16"/>
       <c r="P157" s="16"/>
       <c r="Q157" s="16"/>
       <c r="R157" s="16"/>
       <c r="S157" s="16"/>
       <c r="T157" s="16"/>
       <c r="U157" s="16"/>
       <c r="V157" s="16"/>
       <c r="W157" s="16"/>
       <c r="X157" s="16"/>
       <c r="Y157" s="16"/>
       <c r="Z157" s="16"/>
       <c r="AA157" s="16"/>
       <c r="AB157" s="16"/>
       <c r="AC157" s="16"/>
       <c r="AD157" s="16"/>
       <c r="AE157" s="16"/>
     </row>
     <row r="158" spans="14:31" x14ac:dyDescent="0.25">
@@ -5553,105 +6555,105 @@
       <c r="AC158" s="16"/>
       <c r="AD158" s="16"/>
       <c r="AE158" s="16"/>
     </row>
     <row r="159" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N159" s="16"/>
       <c r="O159" s="16"/>
       <c r="P159" s="16"/>
       <c r="Q159" s="16"/>
       <c r="R159" s="16"/>
       <c r="S159" s="16"/>
       <c r="T159" s="16"/>
       <c r="U159" s="16"/>
       <c r="V159" s="16"/>
       <c r="W159" s="16"/>
       <c r="X159" s="16"/>
       <c r="Y159" s="16"/>
       <c r="Z159" s="16"/>
       <c r="AA159" s="16"/>
       <c r="AB159" s="16"/>
       <c r="AC159" s="16"/>
       <c r="AD159" s="16"/>
       <c r="AE159" s="16"/>
     </row>
     <row r="160" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N160" s="17"/>
+      <c r="N160" s="16"/>
       <c r="O160" s="16"/>
       <c r="P160" s="16"/>
       <c r="Q160" s="16"/>
       <c r="R160" s="16"/>
       <c r="S160" s="16"/>
       <c r="T160" s="16"/>
       <c r="U160" s="16"/>
       <c r="V160" s="16"/>
       <c r="W160" s="16"/>
       <c r="X160" s="16"/>
       <c r="Y160" s="16"/>
       <c r="Z160" s="16"/>
       <c r="AA160" s="16"/>
-      <c r="AB160" s="17"/>
+      <c r="AB160" s="16"/>
       <c r="AC160" s="16"/>
       <c r="AD160" s="16"/>
       <c r="AE160" s="16"/>
     </row>
     <row r="161" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N161" s="16"/>
       <c r="O161" s="16"/>
       <c r="P161" s="16"/>
       <c r="Q161" s="16"/>
       <c r="R161" s="16"/>
       <c r="S161" s="16"/>
       <c r="T161" s="16"/>
       <c r="U161" s="16"/>
       <c r="V161" s="16"/>
       <c r="W161" s="16"/>
       <c r="X161" s="16"/>
       <c r="Y161" s="16"/>
       <c r="Z161" s="16"/>
       <c r="AA161" s="16"/>
       <c r="AB161" s="16"/>
       <c r="AC161" s="16"/>
       <c r="AD161" s="16"/>
       <c r="AE161" s="16"/>
     </row>
     <row r="162" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N162" s="16"/>
+      <c r="N162" s="17"/>
       <c r="O162" s="16"/>
       <c r="P162" s="16"/>
       <c r="Q162" s="16"/>
       <c r="R162" s="16"/>
       <c r="S162" s="16"/>
       <c r="T162" s="16"/>
       <c r="U162" s="16"/>
       <c r="V162" s="16"/>
       <c r="W162" s="16"/>
       <c r="X162" s="16"/>
       <c r="Y162" s="16"/>
       <c r="Z162" s="16"/>
       <c r="AA162" s="16"/>
-      <c r="AB162" s="16"/>
+      <c r="AB162" s="17"/>
       <c r="AC162" s="16"/>
       <c r="AD162" s="16"/>
       <c r="AE162" s="16"/>
     </row>
     <row r="163" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N163" s="16"/>
       <c r="O163" s="16"/>
       <c r="P163" s="16"/>
       <c r="Q163" s="16"/>
       <c r="R163" s="16"/>
       <c r="S163" s="16"/>
       <c r="T163" s="16"/>
       <c r="U163" s="16"/>
       <c r="V163" s="16"/>
       <c r="W163" s="16"/>
       <c r="X163" s="16"/>
       <c r="Y163" s="16"/>
       <c r="Z163" s="16"/>
       <c r="AA163" s="16"/>
       <c r="AB163" s="16"/>
       <c r="AC163" s="16"/>
       <c r="AD163" s="16"/>
       <c r="AE163" s="16"/>
     </row>
     <row r="164" spans="14:31" x14ac:dyDescent="0.25">
@@ -5673,105 +6675,105 @@
       <c r="AC164" s="16"/>
       <c r="AD164" s="16"/>
       <c r="AE164" s="16"/>
     </row>
     <row r="165" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N165" s="16"/>
       <c r="O165" s="16"/>
       <c r="P165" s="16"/>
       <c r="Q165" s="16"/>
       <c r="R165" s="16"/>
       <c r="S165" s="16"/>
       <c r="T165" s="16"/>
       <c r="U165" s="16"/>
       <c r="V165" s="16"/>
       <c r="W165" s="16"/>
       <c r="X165" s="16"/>
       <c r="Y165" s="16"/>
       <c r="Z165" s="16"/>
       <c r="AA165" s="16"/>
       <c r="AB165" s="16"/>
       <c r="AC165" s="16"/>
       <c r="AD165" s="16"/>
       <c r="AE165" s="16"/>
     </row>
     <row r="166" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N166" s="17"/>
+      <c r="N166" s="16"/>
       <c r="O166" s="16"/>
       <c r="P166" s="16"/>
       <c r="Q166" s="16"/>
       <c r="R166" s="16"/>
       <c r="S166" s="16"/>
       <c r="T166" s="16"/>
       <c r="U166" s="16"/>
       <c r="V166" s="16"/>
       <c r="W166" s="16"/>
       <c r="X166" s="16"/>
       <c r="Y166" s="16"/>
       <c r="Z166" s="16"/>
       <c r="AA166" s="16"/>
-      <c r="AB166" s="17"/>
+      <c r="AB166" s="16"/>
       <c r="AC166" s="16"/>
       <c r="AD166" s="16"/>
       <c r="AE166" s="16"/>
     </row>
     <row r="167" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N167" s="16"/>
       <c r="O167" s="16"/>
       <c r="P167" s="16"/>
       <c r="Q167" s="16"/>
       <c r="R167" s="16"/>
       <c r="S167" s="16"/>
       <c r="T167" s="16"/>
       <c r="U167" s="16"/>
       <c r="V167" s="16"/>
       <c r="W167" s="16"/>
       <c r="X167" s="16"/>
       <c r="Y167" s="16"/>
       <c r="Z167" s="16"/>
       <c r="AA167" s="16"/>
       <c r="AB167" s="16"/>
       <c r="AC167" s="16"/>
       <c r="AD167" s="16"/>
       <c r="AE167" s="16"/>
     </row>
     <row r="168" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N168" s="16"/>
+      <c r="N168" s="17"/>
       <c r="O168" s="16"/>
       <c r="P168" s="16"/>
       <c r="Q168" s="16"/>
       <c r="R168" s="16"/>
       <c r="S168" s="16"/>
       <c r="T168" s="16"/>
       <c r="U168" s="16"/>
       <c r="V168" s="16"/>
       <c r="W168" s="16"/>
       <c r="X168" s="16"/>
       <c r="Y168" s="16"/>
       <c r="Z168" s="16"/>
       <c r="AA168" s="16"/>
-      <c r="AB168" s="16"/>
+      <c r="AB168" s="17"/>
       <c r="AC168" s="16"/>
       <c r="AD168" s="16"/>
       <c r="AE168" s="16"/>
     </row>
     <row r="169" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N169" s="16"/>
       <c r="O169" s="16"/>
       <c r="P169" s="16"/>
       <c r="Q169" s="16"/>
       <c r="R169" s="16"/>
       <c r="S169" s="16"/>
       <c r="T169" s="16"/>
       <c r="U169" s="16"/>
       <c r="V169" s="16"/>
       <c r="W169" s="16"/>
       <c r="X169" s="16"/>
       <c r="Y169" s="16"/>
       <c r="Z169" s="16"/>
       <c r="AA169" s="16"/>
       <c r="AB169" s="16"/>
       <c r="AC169" s="16"/>
       <c r="AD169" s="16"/>
       <c r="AE169" s="16"/>
     </row>
     <row r="170" spans="14:31" x14ac:dyDescent="0.25">
@@ -5793,105 +6795,105 @@
       <c r="AC170" s="16"/>
       <c r="AD170" s="16"/>
       <c r="AE170" s="16"/>
     </row>
     <row r="171" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N171" s="16"/>
       <c r="O171" s="16"/>
       <c r="P171" s="16"/>
       <c r="Q171" s="16"/>
       <c r="R171" s="16"/>
       <c r="S171" s="16"/>
       <c r="T171" s="16"/>
       <c r="U171" s="16"/>
       <c r="V171" s="16"/>
       <c r="W171" s="16"/>
       <c r="X171" s="16"/>
       <c r="Y171" s="16"/>
       <c r="Z171" s="16"/>
       <c r="AA171" s="16"/>
       <c r="AB171" s="16"/>
       <c r="AC171" s="16"/>
       <c r="AD171" s="16"/>
       <c r="AE171" s="16"/>
     </row>
     <row r="172" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N172" s="17"/>
+      <c r="N172" s="16"/>
       <c r="O172" s="16"/>
       <c r="P172" s="16"/>
       <c r="Q172" s="16"/>
       <c r="R172" s="16"/>
       <c r="S172" s="16"/>
       <c r="T172" s="16"/>
       <c r="U172" s="16"/>
       <c r="V172" s="16"/>
       <c r="W172" s="16"/>
       <c r="X172" s="16"/>
       <c r="Y172" s="16"/>
       <c r="Z172" s="16"/>
       <c r="AA172" s="16"/>
-      <c r="AB172" s="17"/>
+      <c r="AB172" s="16"/>
       <c r="AC172" s="16"/>
       <c r="AD172" s="16"/>
       <c r="AE172" s="16"/>
     </row>
     <row r="173" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N173" s="16"/>
       <c r="O173" s="16"/>
       <c r="P173" s="16"/>
       <c r="Q173" s="16"/>
       <c r="R173" s="16"/>
       <c r="S173" s="16"/>
       <c r="T173" s="16"/>
       <c r="U173" s="16"/>
       <c r="V173" s="16"/>
       <c r="W173" s="16"/>
       <c r="X173" s="16"/>
       <c r="Y173" s="16"/>
       <c r="Z173" s="16"/>
       <c r="AA173" s="16"/>
       <c r="AB173" s="16"/>
       <c r="AC173" s="16"/>
       <c r="AD173" s="16"/>
       <c r="AE173" s="16"/>
     </row>
     <row r="174" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N174" s="16"/>
+      <c r="N174" s="17"/>
       <c r="O174" s="16"/>
       <c r="P174" s="16"/>
       <c r="Q174" s="16"/>
       <c r="R174" s="16"/>
       <c r="S174" s="16"/>
       <c r="T174" s="16"/>
       <c r="U174" s="16"/>
       <c r="V174" s="16"/>
       <c r="W174" s="16"/>
       <c r="X174" s="16"/>
       <c r="Y174" s="16"/>
       <c r="Z174" s="16"/>
       <c r="AA174" s="16"/>
-      <c r="AB174" s="16"/>
+      <c r="AB174" s="17"/>
       <c r="AC174" s="16"/>
       <c r="AD174" s="16"/>
       <c r="AE174" s="16"/>
     </row>
     <row r="175" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N175" s="16"/>
       <c r="O175" s="16"/>
       <c r="P175" s="16"/>
       <c r="Q175" s="16"/>
       <c r="R175" s="16"/>
       <c r="S175" s="16"/>
       <c r="T175" s="16"/>
       <c r="U175" s="16"/>
       <c r="V175" s="16"/>
       <c r="W175" s="16"/>
       <c r="X175" s="16"/>
       <c r="Y175" s="16"/>
       <c r="Z175" s="16"/>
       <c r="AA175" s="16"/>
       <c r="AB175" s="16"/>
       <c r="AC175" s="16"/>
       <c r="AD175" s="16"/>
       <c r="AE175" s="16"/>
     </row>
     <row r="176" spans="14:31" x14ac:dyDescent="0.25">
@@ -5913,105 +6915,105 @@
       <c r="AC176" s="16"/>
       <c r="AD176" s="16"/>
       <c r="AE176" s="16"/>
     </row>
     <row r="177" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N177" s="16"/>
       <c r="O177" s="16"/>
       <c r="P177" s="16"/>
       <c r="Q177" s="16"/>
       <c r="R177" s="16"/>
       <c r="S177" s="16"/>
       <c r="T177" s="16"/>
       <c r="U177" s="16"/>
       <c r="V177" s="16"/>
       <c r="W177" s="16"/>
       <c r="X177" s="16"/>
       <c r="Y177" s="16"/>
       <c r="Z177" s="16"/>
       <c r="AA177" s="16"/>
       <c r="AB177" s="16"/>
       <c r="AC177" s="16"/>
       <c r="AD177" s="16"/>
       <c r="AE177" s="16"/>
     </row>
     <row r="178" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N178" s="17"/>
+      <c r="N178" s="16"/>
       <c r="O178" s="16"/>
       <c r="P178" s="16"/>
       <c r="Q178" s="16"/>
       <c r="R178" s="16"/>
       <c r="S178" s="16"/>
       <c r="T178" s="16"/>
       <c r="U178" s="16"/>
       <c r="V178" s="16"/>
       <c r="W178" s="16"/>
       <c r="X178" s="16"/>
       <c r="Y178" s="16"/>
       <c r="Z178" s="16"/>
       <c r="AA178" s="16"/>
-      <c r="AB178" s="17"/>
+      <c r="AB178" s="16"/>
       <c r="AC178" s="16"/>
       <c r="AD178" s="16"/>
       <c r="AE178" s="16"/>
     </row>
     <row r="179" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N179" s="16"/>
       <c r="O179" s="16"/>
       <c r="P179" s="16"/>
       <c r="Q179" s="16"/>
       <c r="R179" s="16"/>
       <c r="S179" s="16"/>
       <c r="T179" s="16"/>
       <c r="U179" s="16"/>
       <c r="V179" s="16"/>
       <c r="W179" s="16"/>
       <c r="X179" s="16"/>
       <c r="Y179" s="16"/>
       <c r="Z179" s="16"/>
       <c r="AA179" s="16"/>
       <c r="AB179" s="16"/>
       <c r="AC179" s="16"/>
       <c r="AD179" s="16"/>
       <c r="AE179" s="16"/>
     </row>
     <row r="180" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N180" s="16"/>
+      <c r="N180" s="17"/>
       <c r="O180" s="16"/>
       <c r="P180" s="16"/>
       <c r="Q180" s="16"/>
       <c r="R180" s="16"/>
       <c r="S180" s="16"/>
       <c r="T180" s="16"/>
       <c r="U180" s="16"/>
       <c r="V180" s="16"/>
       <c r="W180" s="16"/>
       <c r="X180" s="16"/>
       <c r="Y180" s="16"/>
       <c r="Z180" s="16"/>
       <c r="AA180" s="16"/>
-      <c r="AB180" s="16"/>
+      <c r="AB180" s="17"/>
       <c r="AC180" s="16"/>
       <c r="AD180" s="16"/>
       <c r="AE180" s="16"/>
     </row>
     <row r="181" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N181" s="16"/>
       <c r="O181" s="16"/>
       <c r="P181" s="16"/>
       <c r="Q181" s="16"/>
       <c r="R181" s="16"/>
       <c r="S181" s="16"/>
       <c r="T181" s="16"/>
       <c r="U181" s="16"/>
       <c r="V181" s="16"/>
       <c r="W181" s="16"/>
       <c r="X181" s="16"/>
       <c r="Y181" s="16"/>
       <c r="Z181" s="16"/>
       <c r="AA181" s="16"/>
       <c r="AB181" s="16"/>
       <c r="AC181" s="16"/>
       <c r="AD181" s="16"/>
       <c r="AE181" s="16"/>
     </row>
     <row r="182" spans="14:31" x14ac:dyDescent="0.25">
@@ -6033,105 +7035,105 @@
       <c r="AC182" s="16"/>
       <c r="AD182" s="16"/>
       <c r="AE182" s="16"/>
     </row>
     <row r="183" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N183" s="16"/>
       <c r="O183" s="16"/>
       <c r="P183" s="16"/>
       <c r="Q183" s="16"/>
       <c r="R183" s="16"/>
       <c r="S183" s="16"/>
       <c r="T183" s="16"/>
       <c r="U183" s="16"/>
       <c r="V183" s="16"/>
       <c r="W183" s="16"/>
       <c r="X183" s="16"/>
       <c r="Y183" s="16"/>
       <c r="Z183" s="16"/>
       <c r="AA183" s="16"/>
       <c r="AB183" s="16"/>
       <c r="AC183" s="16"/>
       <c r="AD183" s="16"/>
       <c r="AE183" s="16"/>
     </row>
     <row r="184" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N184" s="17"/>
+      <c r="N184" s="16"/>
       <c r="O184" s="16"/>
       <c r="P184" s="16"/>
       <c r="Q184" s="16"/>
       <c r="R184" s="16"/>
       <c r="S184" s="16"/>
       <c r="T184" s="16"/>
       <c r="U184" s="16"/>
       <c r="V184" s="16"/>
       <c r="W184" s="16"/>
       <c r="X184" s="16"/>
       <c r="Y184" s="16"/>
       <c r="Z184" s="16"/>
       <c r="AA184" s="16"/>
-      <c r="AB184" s="17"/>
+      <c r="AB184" s="16"/>
       <c r="AC184" s="16"/>
       <c r="AD184" s="16"/>
       <c r="AE184" s="16"/>
     </row>
     <row r="185" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N185" s="16"/>
       <c r="O185" s="16"/>
       <c r="P185" s="16"/>
       <c r="Q185" s="16"/>
       <c r="R185" s="16"/>
       <c r="S185" s="16"/>
       <c r="T185" s="16"/>
       <c r="U185" s="16"/>
       <c r="V185" s="16"/>
       <c r="W185" s="16"/>
       <c r="X185" s="16"/>
       <c r="Y185" s="16"/>
       <c r="Z185" s="16"/>
       <c r="AA185" s="16"/>
       <c r="AB185" s="16"/>
       <c r="AC185" s="16"/>
       <c r="AD185" s="16"/>
       <c r="AE185" s="16"/>
     </row>
     <row r="186" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N186" s="16"/>
+      <c r="N186" s="17"/>
       <c r="O186" s="16"/>
       <c r="P186" s="16"/>
       <c r="Q186" s="16"/>
       <c r="R186" s="16"/>
       <c r="S186" s="16"/>
       <c r="T186" s="16"/>
       <c r="U186" s="16"/>
       <c r="V186" s="16"/>
       <c r="W186" s="16"/>
       <c r="X186" s="16"/>
       <c r="Y186" s="16"/>
       <c r="Z186" s="16"/>
       <c r="AA186" s="16"/>
-      <c r="AB186" s="16"/>
+      <c r="AB186" s="17"/>
       <c r="AC186" s="16"/>
       <c r="AD186" s="16"/>
       <c r="AE186" s="16"/>
     </row>
     <row r="187" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N187" s="16"/>
       <c r="O187" s="16"/>
       <c r="P187" s="16"/>
       <c r="Q187" s="16"/>
       <c r="R187" s="16"/>
       <c r="S187" s="16"/>
       <c r="T187" s="16"/>
       <c r="U187" s="16"/>
       <c r="V187" s="16"/>
       <c r="W187" s="16"/>
       <c r="X187" s="16"/>
       <c r="Y187" s="16"/>
       <c r="Z187" s="16"/>
       <c r="AA187" s="16"/>
       <c r="AB187" s="16"/>
       <c r="AC187" s="16"/>
       <c r="AD187" s="16"/>
       <c r="AE187" s="16"/>
     </row>
     <row r="188" spans="14:31" x14ac:dyDescent="0.25">
@@ -6153,105 +7155,105 @@
       <c r="AC188" s="16"/>
       <c r="AD188" s="16"/>
       <c r="AE188" s="16"/>
     </row>
     <row r="189" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N189" s="16"/>
       <c r="O189" s="16"/>
       <c r="P189" s="16"/>
       <c r="Q189" s="16"/>
       <c r="R189" s="16"/>
       <c r="S189" s="16"/>
       <c r="T189" s="16"/>
       <c r="U189" s="16"/>
       <c r="V189" s="16"/>
       <c r="W189" s="16"/>
       <c r="X189" s="16"/>
       <c r="Y189" s="16"/>
       <c r="Z189" s="16"/>
       <c r="AA189" s="16"/>
       <c r="AB189" s="16"/>
       <c r="AC189" s="16"/>
       <c r="AD189" s="16"/>
       <c r="AE189" s="16"/>
     </row>
     <row r="190" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N190" s="17"/>
+      <c r="N190" s="16"/>
       <c r="O190" s="16"/>
       <c r="P190" s="16"/>
       <c r="Q190" s="16"/>
       <c r="R190" s="16"/>
       <c r="S190" s="16"/>
       <c r="T190" s="16"/>
       <c r="U190" s="16"/>
       <c r="V190" s="16"/>
       <c r="W190" s="16"/>
       <c r="X190" s="16"/>
       <c r="Y190" s="16"/>
       <c r="Z190" s="16"/>
       <c r="AA190" s="16"/>
-      <c r="AB190" s="17"/>
+      <c r="AB190" s="16"/>
       <c r="AC190" s="16"/>
       <c r="AD190" s="16"/>
       <c r="AE190" s="16"/>
     </row>
     <row r="191" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N191" s="16"/>
       <c r="O191" s="16"/>
       <c r="P191" s="16"/>
       <c r="Q191" s="16"/>
       <c r="R191" s="16"/>
       <c r="S191" s="16"/>
       <c r="T191" s="16"/>
       <c r="U191" s="16"/>
       <c r="V191" s="16"/>
       <c r="W191" s="16"/>
       <c r="X191" s="16"/>
       <c r="Y191" s="16"/>
       <c r="Z191" s="16"/>
       <c r="AA191" s="16"/>
       <c r="AB191" s="16"/>
       <c r="AC191" s="16"/>
       <c r="AD191" s="16"/>
       <c r="AE191" s="16"/>
     </row>
     <row r="192" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N192" s="16"/>
+      <c r="N192" s="17"/>
       <c r="O192" s="16"/>
       <c r="P192" s="16"/>
       <c r="Q192" s="16"/>
       <c r="R192" s="16"/>
       <c r="S192" s="16"/>
       <c r="T192" s="16"/>
       <c r="U192" s="16"/>
       <c r="V192" s="16"/>
       <c r="W192" s="16"/>
       <c r="X192" s="16"/>
       <c r="Y192" s="16"/>
       <c r="Z192" s="16"/>
       <c r="AA192" s="16"/>
-      <c r="AB192" s="16"/>
+      <c r="AB192" s="17"/>
       <c r="AC192" s="16"/>
       <c r="AD192" s="16"/>
       <c r="AE192" s="16"/>
     </row>
     <row r="193" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N193" s="16"/>
       <c r="O193" s="16"/>
       <c r="P193" s="16"/>
       <c r="Q193" s="16"/>
       <c r="R193" s="16"/>
       <c r="S193" s="16"/>
       <c r="T193" s="16"/>
       <c r="U193" s="16"/>
       <c r="V193" s="16"/>
       <c r="W193" s="16"/>
       <c r="X193" s="16"/>
       <c r="Y193" s="16"/>
       <c r="Z193" s="16"/>
       <c r="AA193" s="16"/>
       <c r="AB193" s="16"/>
       <c r="AC193" s="16"/>
       <c r="AD193" s="16"/>
       <c r="AE193" s="16"/>
     </row>
     <row r="194" spans="14:31" x14ac:dyDescent="0.25">
@@ -6273,105 +7275,105 @@
       <c r="AC194" s="16"/>
       <c r="AD194" s="16"/>
       <c r="AE194" s="16"/>
     </row>
     <row r="195" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N195" s="16"/>
       <c r="O195" s="16"/>
       <c r="P195" s="16"/>
       <c r="Q195" s="16"/>
       <c r="R195" s="16"/>
       <c r="S195" s="16"/>
       <c r="T195" s="16"/>
       <c r="U195" s="16"/>
       <c r="V195" s="16"/>
       <c r="W195" s="16"/>
       <c r="X195" s="16"/>
       <c r="Y195" s="16"/>
       <c r="Z195" s="16"/>
       <c r="AA195" s="16"/>
       <c r="AB195" s="16"/>
       <c r="AC195" s="16"/>
       <c r="AD195" s="16"/>
       <c r="AE195" s="16"/>
     </row>
     <row r="196" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N196" s="17"/>
+      <c r="N196" s="16"/>
       <c r="O196" s="16"/>
       <c r="P196" s="16"/>
       <c r="Q196" s="16"/>
       <c r="R196" s="16"/>
       <c r="S196" s="16"/>
       <c r="T196" s="16"/>
       <c r="U196" s="16"/>
       <c r="V196" s="16"/>
       <c r="W196" s="16"/>
       <c r="X196" s="16"/>
       <c r="Y196" s="16"/>
       <c r="Z196" s="16"/>
       <c r="AA196" s="16"/>
-      <c r="AB196" s="17"/>
+      <c r="AB196" s="16"/>
       <c r="AC196" s="16"/>
       <c r="AD196" s="16"/>
       <c r="AE196" s="16"/>
     </row>
     <row r="197" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N197" s="16"/>
       <c r="O197" s="16"/>
       <c r="P197" s="16"/>
       <c r="Q197" s="16"/>
       <c r="R197" s="16"/>
       <c r="S197" s="16"/>
       <c r="T197" s="16"/>
       <c r="U197" s="16"/>
       <c r="V197" s="16"/>
       <c r="W197" s="16"/>
       <c r="X197" s="16"/>
       <c r="Y197" s="16"/>
       <c r="Z197" s="16"/>
       <c r="AA197" s="16"/>
       <c r="AB197" s="16"/>
       <c r="AC197" s="16"/>
       <c r="AD197" s="16"/>
       <c r="AE197" s="16"/>
     </row>
     <row r="198" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N198" s="16"/>
+      <c r="N198" s="17"/>
       <c r="O198" s="16"/>
       <c r="P198" s="16"/>
       <c r="Q198" s="16"/>
       <c r="R198" s="16"/>
       <c r="S198" s="16"/>
       <c r="T198" s="16"/>
       <c r="U198" s="16"/>
       <c r="V198" s="16"/>
       <c r="W198" s="16"/>
       <c r="X198" s="16"/>
       <c r="Y198" s="16"/>
       <c r="Z198" s="16"/>
       <c r="AA198" s="16"/>
-      <c r="AB198" s="16"/>
+      <c r="AB198" s="17"/>
       <c r="AC198" s="16"/>
       <c r="AD198" s="16"/>
       <c r="AE198" s="16"/>
     </row>
     <row r="199" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N199" s="16"/>
       <c r="O199" s="16"/>
       <c r="P199" s="16"/>
       <c r="Q199" s="16"/>
       <c r="R199" s="16"/>
       <c r="S199" s="16"/>
       <c r="T199" s="16"/>
       <c r="U199" s="16"/>
       <c r="V199" s="16"/>
       <c r="W199" s="16"/>
       <c r="X199" s="16"/>
       <c r="Y199" s="16"/>
       <c r="Z199" s="16"/>
       <c r="AA199" s="16"/>
       <c r="AB199" s="16"/>
       <c r="AC199" s="16"/>
       <c r="AD199" s="16"/>
       <c r="AE199" s="16"/>
     </row>
     <row r="200" spans="14:31" x14ac:dyDescent="0.25">
@@ -6393,105 +7395,105 @@
       <c r="AC200" s="16"/>
       <c r="AD200" s="16"/>
       <c r="AE200" s="16"/>
     </row>
     <row r="201" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N201" s="16"/>
       <c r="O201" s="16"/>
       <c r="P201" s="16"/>
       <c r="Q201" s="16"/>
       <c r="R201" s="16"/>
       <c r="S201" s="16"/>
       <c r="T201" s="16"/>
       <c r="U201" s="16"/>
       <c r="V201" s="16"/>
       <c r="W201" s="16"/>
       <c r="X201" s="16"/>
       <c r="Y201" s="16"/>
       <c r="Z201" s="16"/>
       <c r="AA201" s="16"/>
       <c r="AB201" s="16"/>
       <c r="AC201" s="16"/>
       <c r="AD201" s="16"/>
       <c r="AE201" s="16"/>
     </row>
     <row r="202" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N202" s="17"/>
+      <c r="N202" s="16"/>
       <c r="O202" s="16"/>
       <c r="P202" s="16"/>
       <c r="Q202" s="16"/>
       <c r="R202" s="16"/>
       <c r="S202" s="16"/>
       <c r="T202" s="16"/>
       <c r="U202" s="16"/>
       <c r="V202" s="16"/>
       <c r="W202" s="16"/>
       <c r="X202" s="16"/>
       <c r="Y202" s="16"/>
       <c r="Z202" s="16"/>
       <c r="AA202" s="16"/>
-      <c r="AB202" s="17"/>
+      <c r="AB202" s="16"/>
       <c r="AC202" s="16"/>
       <c r="AD202" s="16"/>
       <c r="AE202" s="16"/>
     </row>
     <row r="203" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N203" s="16"/>
       <c r="O203" s="16"/>
       <c r="P203" s="16"/>
       <c r="Q203" s="16"/>
       <c r="R203" s="16"/>
       <c r="S203" s="16"/>
       <c r="T203" s="16"/>
       <c r="U203" s="16"/>
       <c r="V203" s="16"/>
       <c r="W203" s="16"/>
       <c r="X203" s="16"/>
       <c r="Y203" s="16"/>
       <c r="Z203" s="16"/>
       <c r="AA203" s="16"/>
       <c r="AB203" s="16"/>
       <c r="AC203" s="16"/>
       <c r="AD203" s="16"/>
       <c r="AE203" s="16"/>
     </row>
     <row r="204" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N204" s="16"/>
+      <c r="N204" s="17"/>
       <c r="O204" s="16"/>
       <c r="P204" s="16"/>
       <c r="Q204" s="16"/>
       <c r="R204" s="16"/>
       <c r="S204" s="16"/>
       <c r="T204" s="16"/>
       <c r="U204" s="16"/>
       <c r="V204" s="16"/>
       <c r="W204" s="16"/>
       <c r="X204" s="16"/>
       <c r="Y204" s="16"/>
       <c r="Z204" s="16"/>
       <c r="AA204" s="16"/>
-      <c r="AB204" s="16"/>
+      <c r="AB204" s="17"/>
       <c r="AC204" s="16"/>
       <c r="AD204" s="16"/>
       <c r="AE204" s="16"/>
     </row>
     <row r="205" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N205" s="16"/>
       <c r="O205" s="16"/>
       <c r="P205" s="16"/>
       <c r="Q205" s="16"/>
       <c r="R205" s="16"/>
       <c r="S205" s="16"/>
       <c r="T205" s="16"/>
       <c r="U205" s="16"/>
       <c r="V205" s="16"/>
       <c r="W205" s="16"/>
       <c r="X205" s="16"/>
       <c r="Y205" s="16"/>
       <c r="Z205" s="16"/>
       <c r="AA205" s="16"/>
       <c r="AB205" s="16"/>
       <c r="AC205" s="16"/>
       <c r="AD205" s="16"/>
       <c r="AE205" s="16"/>
     </row>
     <row r="206" spans="14:31" x14ac:dyDescent="0.25">
@@ -6513,105 +7515,105 @@
       <c r="AC206" s="16"/>
       <c r="AD206" s="16"/>
       <c r="AE206" s="16"/>
     </row>
     <row r="207" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N207" s="16"/>
       <c r="O207" s="16"/>
       <c r="P207" s="16"/>
       <c r="Q207" s="16"/>
       <c r="R207" s="16"/>
       <c r="S207" s="16"/>
       <c r="T207" s="16"/>
       <c r="U207" s="16"/>
       <c r="V207" s="16"/>
       <c r="W207" s="16"/>
       <c r="X207" s="16"/>
       <c r="Y207" s="16"/>
       <c r="Z207" s="16"/>
       <c r="AA207" s="16"/>
       <c r="AB207" s="16"/>
       <c r="AC207" s="16"/>
       <c r="AD207" s="16"/>
       <c r="AE207" s="16"/>
     </row>
     <row r="208" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N208" s="17"/>
+      <c r="N208" s="16"/>
       <c r="O208" s="16"/>
       <c r="P208" s="16"/>
       <c r="Q208" s="16"/>
       <c r="R208" s="16"/>
       <c r="S208" s="16"/>
       <c r="T208" s="16"/>
       <c r="U208" s="16"/>
       <c r="V208" s="16"/>
       <c r="W208" s="16"/>
       <c r="X208" s="16"/>
       <c r="Y208" s="16"/>
       <c r="Z208" s="16"/>
       <c r="AA208" s="16"/>
-      <c r="AB208" s="17"/>
+      <c r="AB208" s="16"/>
       <c r="AC208" s="16"/>
       <c r="AD208" s="16"/>
       <c r="AE208" s="16"/>
     </row>
     <row r="209" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N209" s="16"/>
       <c r="O209" s="16"/>
       <c r="P209" s="16"/>
       <c r="Q209" s="16"/>
       <c r="R209" s="16"/>
       <c r="S209" s="16"/>
       <c r="T209" s="16"/>
       <c r="U209" s="16"/>
       <c r="V209" s="16"/>
       <c r="W209" s="16"/>
       <c r="X209" s="16"/>
       <c r="Y209" s="16"/>
       <c r="Z209" s="16"/>
       <c r="AA209" s="16"/>
       <c r="AB209" s="16"/>
       <c r="AC209" s="16"/>
       <c r="AD209" s="16"/>
       <c r="AE209" s="16"/>
     </row>
     <row r="210" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N210" s="16"/>
+      <c r="N210" s="17"/>
       <c r="O210" s="16"/>
       <c r="P210" s="16"/>
       <c r="Q210" s="16"/>
       <c r="R210" s="16"/>
       <c r="S210" s="16"/>
       <c r="T210" s="16"/>
       <c r="U210" s="16"/>
       <c r="V210" s="16"/>
       <c r="W210" s="16"/>
       <c r="X210" s="16"/>
       <c r="Y210" s="16"/>
       <c r="Z210" s="16"/>
       <c r="AA210" s="16"/>
-      <c r="AB210" s="16"/>
+      <c r="AB210" s="17"/>
       <c r="AC210" s="16"/>
       <c r="AD210" s="16"/>
       <c r="AE210" s="16"/>
     </row>
     <row r="211" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N211" s="16"/>
       <c r="O211" s="16"/>
       <c r="P211" s="16"/>
       <c r="Q211" s="16"/>
       <c r="R211" s="16"/>
       <c r="S211" s="16"/>
       <c r="T211" s="16"/>
       <c r="U211" s="16"/>
       <c r="V211" s="16"/>
       <c r="W211" s="16"/>
       <c r="X211" s="16"/>
       <c r="Y211" s="16"/>
       <c r="Z211" s="16"/>
       <c r="AA211" s="16"/>
       <c r="AB211" s="16"/>
       <c r="AC211" s="16"/>
       <c r="AD211" s="16"/>
       <c r="AE211" s="16"/>
     </row>
     <row r="212" spans="14:31" x14ac:dyDescent="0.25">
@@ -6633,105 +7635,105 @@
       <c r="AC212" s="16"/>
       <c r="AD212" s="16"/>
       <c r="AE212" s="16"/>
     </row>
     <row r="213" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N213" s="16"/>
       <c r="O213" s="16"/>
       <c r="P213" s="16"/>
       <c r="Q213" s="16"/>
       <c r="R213" s="16"/>
       <c r="S213" s="16"/>
       <c r="T213" s="16"/>
       <c r="U213" s="16"/>
       <c r="V213" s="16"/>
       <c r="W213" s="16"/>
       <c r="X213" s="16"/>
       <c r="Y213" s="16"/>
       <c r="Z213" s="16"/>
       <c r="AA213" s="16"/>
       <c r="AB213" s="16"/>
       <c r="AC213" s="16"/>
       <c r="AD213" s="16"/>
       <c r="AE213" s="16"/>
     </row>
     <row r="214" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N214" s="17"/>
+      <c r="N214" s="16"/>
       <c r="O214" s="16"/>
       <c r="P214" s="16"/>
       <c r="Q214" s="16"/>
       <c r="R214" s="16"/>
       <c r="S214" s="16"/>
       <c r="T214" s="16"/>
       <c r="U214" s="16"/>
       <c r="V214" s="16"/>
       <c r="W214" s="16"/>
       <c r="X214" s="16"/>
       <c r="Y214" s="16"/>
       <c r="Z214" s="16"/>
       <c r="AA214" s="16"/>
-      <c r="AB214" s="17"/>
+      <c r="AB214" s="16"/>
       <c r="AC214" s="16"/>
       <c r="AD214" s="16"/>
       <c r="AE214" s="16"/>
     </row>
     <row r="215" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N215" s="16"/>
       <c r="O215" s="16"/>
       <c r="P215" s="16"/>
       <c r="Q215" s="16"/>
       <c r="R215" s="16"/>
       <c r="S215" s="16"/>
       <c r="T215" s="16"/>
       <c r="U215" s="16"/>
       <c r="V215" s="16"/>
       <c r="W215" s="16"/>
       <c r="X215" s="16"/>
       <c r="Y215" s="16"/>
       <c r="Z215" s="16"/>
       <c r="AA215" s="16"/>
       <c r="AB215" s="16"/>
       <c r="AC215" s="16"/>
       <c r="AD215" s="16"/>
       <c r="AE215" s="16"/>
     </row>
     <row r="216" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N216" s="16"/>
+      <c r="N216" s="17"/>
       <c r="O216" s="16"/>
       <c r="P216" s="16"/>
       <c r="Q216" s="16"/>
       <c r="R216" s="16"/>
       <c r="S216" s="16"/>
       <c r="T216" s="16"/>
       <c r="U216" s="16"/>
       <c r="V216" s="16"/>
       <c r="W216" s="16"/>
       <c r="X216" s="16"/>
       <c r="Y216" s="16"/>
       <c r="Z216" s="16"/>
       <c r="AA216" s="16"/>
-      <c r="AB216" s="16"/>
+      <c r="AB216" s="17"/>
       <c r="AC216" s="16"/>
       <c r="AD216" s="16"/>
       <c r="AE216" s="16"/>
     </row>
     <row r="217" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N217" s="16"/>
       <c r="O217" s="16"/>
       <c r="P217" s="16"/>
       <c r="Q217" s="16"/>
       <c r="R217" s="16"/>
       <c r="S217" s="16"/>
       <c r="T217" s="16"/>
       <c r="U217" s="16"/>
       <c r="V217" s="16"/>
       <c r="W217" s="16"/>
       <c r="X217" s="16"/>
       <c r="Y217" s="16"/>
       <c r="Z217" s="16"/>
       <c r="AA217" s="16"/>
       <c r="AB217" s="16"/>
       <c r="AC217" s="16"/>
       <c r="AD217" s="16"/>
       <c r="AE217" s="16"/>
     </row>
     <row r="218" spans="14:31" x14ac:dyDescent="0.25">
@@ -6753,105 +7755,105 @@
       <c r="AC218" s="16"/>
       <c r="AD218" s="16"/>
       <c r="AE218" s="16"/>
     </row>
     <row r="219" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N219" s="16"/>
       <c r="O219" s="16"/>
       <c r="P219" s="16"/>
       <c r="Q219" s="16"/>
       <c r="R219" s="16"/>
       <c r="S219" s="16"/>
       <c r="T219" s="16"/>
       <c r="U219" s="16"/>
       <c r="V219" s="16"/>
       <c r="W219" s="16"/>
       <c r="X219" s="16"/>
       <c r="Y219" s="16"/>
       <c r="Z219" s="16"/>
       <c r="AA219" s="16"/>
       <c r="AB219" s="16"/>
       <c r="AC219" s="16"/>
       <c r="AD219" s="16"/>
       <c r="AE219" s="16"/>
     </row>
     <row r="220" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N220" s="17"/>
+      <c r="N220" s="16"/>
       <c r="O220" s="16"/>
       <c r="P220" s="16"/>
       <c r="Q220" s="16"/>
       <c r="R220" s="16"/>
       <c r="S220" s="16"/>
       <c r="T220" s="16"/>
       <c r="U220" s="16"/>
       <c r="V220" s="16"/>
       <c r="W220" s="16"/>
       <c r="X220" s="16"/>
       <c r="Y220" s="16"/>
       <c r="Z220" s="16"/>
       <c r="AA220" s="16"/>
-      <c r="AB220" s="17"/>
+      <c r="AB220" s="16"/>
       <c r="AC220" s="16"/>
       <c r="AD220" s="16"/>
       <c r="AE220" s="16"/>
     </row>
     <row r="221" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N221" s="16"/>
       <c r="O221" s="16"/>
       <c r="P221" s="16"/>
       <c r="Q221" s="16"/>
       <c r="R221" s="16"/>
       <c r="S221" s="16"/>
       <c r="T221" s="16"/>
       <c r="U221" s="16"/>
       <c r="V221" s="16"/>
       <c r="W221" s="16"/>
       <c r="X221" s="16"/>
       <c r="Y221" s="16"/>
       <c r="Z221" s="16"/>
       <c r="AA221" s="16"/>
       <c r="AB221" s="16"/>
       <c r="AC221" s="16"/>
       <c r="AD221" s="16"/>
       <c r="AE221" s="16"/>
     </row>
     <row r="222" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N222" s="16"/>
+      <c r="N222" s="17"/>
       <c r="O222" s="16"/>
       <c r="P222" s="16"/>
       <c r="Q222" s="16"/>
       <c r="R222" s="16"/>
       <c r="S222" s="16"/>
       <c r="T222" s="16"/>
       <c r="U222" s="16"/>
       <c r="V222" s="16"/>
       <c r="W222" s="16"/>
       <c r="X222" s="16"/>
       <c r="Y222" s="16"/>
       <c r="Z222" s="16"/>
       <c r="AA222" s="16"/>
-      <c r="AB222" s="16"/>
+      <c r="AB222" s="17"/>
       <c r="AC222" s="16"/>
       <c r="AD222" s="16"/>
       <c r="AE222" s="16"/>
     </row>
     <row r="223" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N223" s="16"/>
       <c r="O223" s="16"/>
       <c r="P223" s="16"/>
       <c r="Q223" s="16"/>
       <c r="R223" s="16"/>
       <c r="S223" s="16"/>
       <c r="T223" s="16"/>
       <c r="U223" s="16"/>
       <c r="V223" s="16"/>
       <c r="W223" s="16"/>
       <c r="X223" s="16"/>
       <c r="Y223" s="16"/>
       <c r="Z223" s="16"/>
       <c r="AA223" s="16"/>
       <c r="AB223" s="16"/>
       <c r="AC223" s="16"/>
       <c r="AD223" s="16"/>
       <c r="AE223" s="16"/>
     </row>
     <row r="224" spans="14:31" x14ac:dyDescent="0.25">
@@ -6873,105 +7875,105 @@
       <c r="AC224" s="16"/>
       <c r="AD224" s="16"/>
       <c r="AE224" s="16"/>
     </row>
     <row r="225" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N225" s="16"/>
       <c r="O225" s="16"/>
       <c r="P225" s="16"/>
       <c r="Q225" s="16"/>
       <c r="R225" s="16"/>
       <c r="S225" s="16"/>
       <c r="T225" s="16"/>
       <c r="U225" s="16"/>
       <c r="V225" s="16"/>
       <c r="W225" s="16"/>
       <c r="X225" s="16"/>
       <c r="Y225" s="16"/>
       <c r="Z225" s="16"/>
       <c r="AA225" s="16"/>
       <c r="AB225" s="16"/>
       <c r="AC225" s="16"/>
       <c r="AD225" s="16"/>
       <c r="AE225" s="16"/>
     </row>
     <row r="226" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N226" s="17"/>
+      <c r="N226" s="16"/>
       <c r="O226" s="16"/>
       <c r="P226" s="16"/>
       <c r="Q226" s="16"/>
       <c r="R226" s="16"/>
       <c r="S226" s="16"/>
       <c r="T226" s="16"/>
       <c r="U226" s="16"/>
       <c r="V226" s="16"/>
       <c r="W226" s="16"/>
       <c r="X226" s="16"/>
       <c r="Y226" s="16"/>
       <c r="Z226" s="16"/>
       <c r="AA226" s="16"/>
-      <c r="AB226" s="17"/>
+      <c r="AB226" s="16"/>
       <c r="AC226" s="16"/>
       <c r="AD226" s="16"/>
       <c r="AE226" s="16"/>
     </row>
     <row r="227" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N227" s="16"/>
       <c r="O227" s="16"/>
       <c r="P227" s="16"/>
       <c r="Q227" s="16"/>
       <c r="R227" s="16"/>
       <c r="S227" s="16"/>
       <c r="T227" s="16"/>
       <c r="U227" s="16"/>
       <c r="V227" s="16"/>
       <c r="W227" s="16"/>
       <c r="X227" s="16"/>
       <c r="Y227" s="16"/>
       <c r="Z227" s="16"/>
       <c r="AA227" s="16"/>
       <c r="AB227" s="16"/>
       <c r="AC227" s="16"/>
       <c r="AD227" s="16"/>
       <c r="AE227" s="16"/>
     </row>
     <row r="228" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N228" s="16"/>
+      <c r="N228" s="17"/>
       <c r="O228" s="16"/>
       <c r="P228" s="16"/>
       <c r="Q228" s="16"/>
       <c r="R228" s="16"/>
       <c r="S228" s="16"/>
       <c r="T228" s="16"/>
       <c r="U228" s="16"/>
       <c r="V228" s="16"/>
       <c r="W228" s="16"/>
       <c r="X228" s="16"/>
       <c r="Y228" s="16"/>
       <c r="Z228" s="16"/>
       <c r="AA228" s="16"/>
-      <c r="AB228" s="16"/>
+      <c r="AB228" s="17"/>
       <c r="AC228" s="16"/>
       <c r="AD228" s="16"/>
       <c r="AE228" s="16"/>
     </row>
     <row r="229" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N229" s="16"/>
       <c r="O229" s="16"/>
       <c r="P229" s="16"/>
       <c r="Q229" s="16"/>
       <c r="R229" s="16"/>
       <c r="S229" s="16"/>
       <c r="T229" s="16"/>
       <c r="U229" s="16"/>
       <c r="V229" s="16"/>
       <c r="W229" s="16"/>
       <c r="X229" s="16"/>
       <c r="Y229" s="16"/>
       <c r="Z229" s="16"/>
       <c r="AA229" s="16"/>
       <c r="AB229" s="16"/>
       <c r="AC229" s="16"/>
       <c r="AD229" s="16"/>
       <c r="AE229" s="16"/>
     </row>
     <row r="230" spans="14:31" x14ac:dyDescent="0.25">
@@ -6993,105 +7995,105 @@
       <c r="AC230" s="16"/>
       <c r="AD230" s="16"/>
       <c r="AE230" s="16"/>
     </row>
     <row r="231" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N231" s="16"/>
       <c r="O231" s="16"/>
       <c r="P231" s="16"/>
       <c r="Q231" s="16"/>
       <c r="R231" s="16"/>
       <c r="S231" s="16"/>
       <c r="T231" s="16"/>
       <c r="U231" s="16"/>
       <c r="V231" s="16"/>
       <c r="W231" s="16"/>
       <c r="X231" s="16"/>
       <c r="Y231" s="16"/>
       <c r="Z231" s="16"/>
       <c r="AA231" s="16"/>
       <c r="AB231" s="16"/>
       <c r="AC231" s="16"/>
       <c r="AD231" s="16"/>
       <c r="AE231" s="16"/>
     </row>
     <row r="232" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N232" s="17"/>
+      <c r="N232" s="16"/>
       <c r="O232" s="16"/>
       <c r="P232" s="16"/>
       <c r="Q232" s="16"/>
       <c r="R232" s="16"/>
       <c r="S232" s="16"/>
       <c r="T232" s="16"/>
       <c r="U232" s="16"/>
       <c r="V232" s="16"/>
       <c r="W232" s="16"/>
       <c r="X232" s="16"/>
       <c r="Y232" s="16"/>
       <c r="Z232" s="16"/>
       <c r="AA232" s="16"/>
-      <c r="AB232" s="17"/>
+      <c r="AB232" s="16"/>
       <c r="AC232" s="16"/>
       <c r="AD232" s="16"/>
       <c r="AE232" s="16"/>
     </row>
     <row r="233" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N233" s="16"/>
       <c r="O233" s="16"/>
       <c r="P233" s="16"/>
       <c r="Q233" s="16"/>
       <c r="R233" s="16"/>
       <c r="S233" s="16"/>
       <c r="T233" s="16"/>
       <c r="U233" s="16"/>
       <c r="V233" s="16"/>
       <c r="W233" s="16"/>
       <c r="X233" s="16"/>
       <c r="Y233" s="16"/>
       <c r="Z233" s="16"/>
       <c r="AA233" s="16"/>
       <c r="AB233" s="16"/>
       <c r="AC233" s="16"/>
       <c r="AD233" s="16"/>
       <c r="AE233" s="16"/>
     </row>
     <row r="234" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N234" s="16"/>
+      <c r="N234" s="17"/>
       <c r="O234" s="16"/>
       <c r="P234" s="16"/>
       <c r="Q234" s="16"/>
       <c r="R234" s="16"/>
       <c r="S234" s="16"/>
       <c r="T234" s="16"/>
       <c r="U234" s="16"/>
       <c r="V234" s="16"/>
       <c r="W234" s="16"/>
       <c r="X234" s="16"/>
       <c r="Y234" s="16"/>
       <c r="Z234" s="16"/>
       <c r="AA234" s="16"/>
-      <c r="AB234" s="16"/>
+      <c r="AB234" s="17"/>
       <c r="AC234" s="16"/>
       <c r="AD234" s="16"/>
       <c r="AE234" s="16"/>
     </row>
     <row r="235" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N235" s="16"/>
       <c r="O235" s="16"/>
       <c r="P235" s="16"/>
       <c r="Q235" s="16"/>
       <c r="R235" s="16"/>
       <c r="S235" s="16"/>
       <c r="T235" s="16"/>
       <c r="U235" s="16"/>
       <c r="V235" s="16"/>
       <c r="W235" s="16"/>
       <c r="X235" s="16"/>
       <c r="Y235" s="16"/>
       <c r="Z235" s="16"/>
       <c r="AA235" s="16"/>
       <c r="AB235" s="16"/>
       <c r="AC235" s="16"/>
       <c r="AD235" s="16"/>
       <c r="AE235" s="16"/>
     </row>
     <row r="236" spans="14:31" x14ac:dyDescent="0.25">
@@ -7113,105 +8115,105 @@
       <c r="AC236" s="16"/>
       <c r="AD236" s="16"/>
       <c r="AE236" s="16"/>
     </row>
     <row r="237" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N237" s="16"/>
       <c r="O237" s="16"/>
       <c r="P237" s="16"/>
       <c r="Q237" s="16"/>
       <c r="R237" s="16"/>
       <c r="S237" s="16"/>
       <c r="T237" s="16"/>
       <c r="U237" s="16"/>
       <c r="V237" s="16"/>
       <c r="W237" s="16"/>
       <c r="X237" s="16"/>
       <c r="Y237" s="16"/>
       <c r="Z237" s="16"/>
       <c r="AA237" s="16"/>
       <c r="AB237" s="16"/>
       <c r="AC237" s="16"/>
       <c r="AD237" s="16"/>
       <c r="AE237" s="16"/>
     </row>
     <row r="238" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N238" s="17"/>
+      <c r="N238" s="16"/>
       <c r="O238" s="16"/>
       <c r="P238" s="16"/>
       <c r="Q238" s="16"/>
       <c r="R238" s="16"/>
       <c r="S238" s="16"/>
       <c r="T238" s="16"/>
       <c r="U238" s="16"/>
       <c r="V238" s="16"/>
       <c r="W238" s="16"/>
       <c r="X238" s="16"/>
       <c r="Y238" s="16"/>
       <c r="Z238" s="16"/>
       <c r="AA238" s="16"/>
-      <c r="AB238" s="17"/>
+      <c r="AB238" s="16"/>
       <c r="AC238" s="16"/>
       <c r="AD238" s="16"/>
       <c r="AE238" s="16"/>
     </row>
     <row r="239" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N239" s="16"/>
       <c r="O239" s="16"/>
       <c r="P239" s="16"/>
       <c r="Q239" s="16"/>
       <c r="R239" s="16"/>
       <c r="S239" s="16"/>
       <c r="T239" s="16"/>
       <c r="U239" s="16"/>
       <c r="V239" s="16"/>
       <c r="W239" s="16"/>
       <c r="X239" s="16"/>
       <c r="Y239" s="16"/>
       <c r="Z239" s="16"/>
       <c r="AA239" s="16"/>
       <c r="AB239" s="16"/>
       <c r="AC239" s="16"/>
       <c r="AD239" s="16"/>
       <c r="AE239" s="16"/>
     </row>
     <row r="240" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N240" s="16"/>
+      <c r="N240" s="17"/>
       <c r="O240" s="16"/>
       <c r="P240" s="16"/>
       <c r="Q240" s="16"/>
       <c r="R240" s="16"/>
       <c r="S240" s="16"/>
       <c r="T240" s="16"/>
       <c r="U240" s="16"/>
       <c r="V240" s="16"/>
       <c r="W240" s="16"/>
       <c r="X240" s="16"/>
       <c r="Y240" s="16"/>
       <c r="Z240" s="16"/>
       <c r="AA240" s="16"/>
-      <c r="AB240" s="16"/>
+      <c r="AB240" s="17"/>
       <c r="AC240" s="16"/>
       <c r="AD240" s="16"/>
       <c r="AE240" s="16"/>
     </row>
     <row r="241" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N241" s="16"/>
       <c r="O241" s="16"/>
       <c r="P241" s="16"/>
       <c r="Q241" s="16"/>
       <c r="R241" s="16"/>
       <c r="S241" s="16"/>
       <c r="T241" s="16"/>
       <c r="U241" s="16"/>
       <c r="V241" s="16"/>
       <c r="W241" s="16"/>
       <c r="X241" s="16"/>
       <c r="Y241" s="16"/>
       <c r="Z241" s="16"/>
       <c r="AA241" s="16"/>
       <c r="AB241" s="16"/>
       <c r="AC241" s="16"/>
       <c r="AD241" s="16"/>
       <c r="AE241" s="16"/>
     </row>
     <row r="242" spans="14:31" x14ac:dyDescent="0.25">
@@ -7233,105 +8235,105 @@
       <c r="AC242" s="16"/>
       <c r="AD242" s="16"/>
       <c r="AE242" s="16"/>
     </row>
     <row r="243" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N243" s="16"/>
       <c r="O243" s="16"/>
       <c r="P243" s="16"/>
       <c r="Q243" s="16"/>
       <c r="R243" s="16"/>
       <c r="S243" s="16"/>
       <c r="T243" s="16"/>
       <c r="U243" s="16"/>
       <c r="V243" s="16"/>
       <c r="W243" s="16"/>
       <c r="X243" s="16"/>
       <c r="Y243" s="16"/>
       <c r="Z243" s="16"/>
       <c r="AA243" s="16"/>
       <c r="AB243" s="16"/>
       <c r="AC243" s="16"/>
       <c r="AD243" s="16"/>
       <c r="AE243" s="16"/>
     </row>
     <row r="244" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N244" s="17"/>
+      <c r="N244" s="16"/>
       <c r="O244" s="16"/>
       <c r="P244" s="16"/>
       <c r="Q244" s="16"/>
       <c r="R244" s="16"/>
       <c r="S244" s="16"/>
       <c r="T244" s="16"/>
       <c r="U244" s="16"/>
       <c r="V244" s="16"/>
       <c r="W244" s="16"/>
       <c r="X244" s="16"/>
       <c r="Y244" s="16"/>
       <c r="Z244" s="16"/>
       <c r="AA244" s="16"/>
-      <c r="AB244" s="17"/>
+      <c r="AB244" s="16"/>
       <c r="AC244" s="16"/>
       <c r="AD244" s="16"/>
       <c r="AE244" s="16"/>
     </row>
     <row r="245" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N245" s="16"/>
       <c r="O245" s="16"/>
       <c r="P245" s="16"/>
       <c r="Q245" s="16"/>
       <c r="R245" s="16"/>
       <c r="S245" s="16"/>
       <c r="T245" s="16"/>
       <c r="U245" s="16"/>
       <c r="V245" s="16"/>
       <c r="W245" s="16"/>
       <c r="X245" s="16"/>
       <c r="Y245" s="16"/>
       <c r="Z245" s="16"/>
       <c r="AA245" s="16"/>
       <c r="AB245" s="16"/>
       <c r="AC245" s="16"/>
       <c r="AD245" s="16"/>
       <c r="AE245" s="16"/>
     </row>
     <row r="246" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N246" s="16"/>
+      <c r="N246" s="17"/>
       <c r="O246" s="16"/>
       <c r="P246" s="16"/>
       <c r="Q246" s="16"/>
       <c r="R246" s="16"/>
       <c r="S246" s="16"/>
       <c r="T246" s="16"/>
       <c r="U246" s="16"/>
       <c r="V246" s="16"/>
       <c r="W246" s="16"/>
       <c r="X246" s="16"/>
       <c r="Y246" s="16"/>
       <c r="Z246" s="16"/>
       <c r="AA246" s="16"/>
-      <c r="AB246" s="16"/>
+      <c r="AB246" s="17"/>
       <c r="AC246" s="16"/>
       <c r="AD246" s="16"/>
       <c r="AE246" s="16"/>
     </row>
     <row r="247" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N247" s="16"/>
       <c r="O247" s="16"/>
       <c r="P247" s="16"/>
       <c r="Q247" s="16"/>
       <c r="R247" s="16"/>
       <c r="S247" s="16"/>
       <c r="T247" s="16"/>
       <c r="U247" s="16"/>
       <c r="V247" s="16"/>
       <c r="W247" s="16"/>
       <c r="X247" s="16"/>
       <c r="Y247" s="16"/>
       <c r="Z247" s="16"/>
       <c r="AA247" s="16"/>
       <c r="AB247" s="16"/>
       <c r="AC247" s="16"/>
       <c r="AD247" s="16"/>
       <c r="AE247" s="16"/>
     </row>
     <row r="248" spans="14:31" x14ac:dyDescent="0.25">
@@ -7353,105 +8355,105 @@
       <c r="AC248" s="16"/>
       <c r="AD248" s="16"/>
       <c r="AE248" s="16"/>
     </row>
     <row r="249" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N249" s="16"/>
       <c r="O249" s="16"/>
       <c r="P249" s="16"/>
       <c r="Q249" s="16"/>
       <c r="R249" s="16"/>
       <c r="S249" s="16"/>
       <c r="T249" s="16"/>
       <c r="U249" s="16"/>
       <c r="V249" s="16"/>
       <c r="W249" s="16"/>
       <c r="X249" s="16"/>
       <c r="Y249" s="16"/>
       <c r="Z249" s="16"/>
       <c r="AA249" s="16"/>
       <c r="AB249" s="16"/>
       <c r="AC249" s="16"/>
       <c r="AD249" s="16"/>
       <c r="AE249" s="16"/>
     </row>
     <row r="250" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N250" s="17"/>
+      <c r="N250" s="16"/>
       <c r="O250" s="16"/>
       <c r="P250" s="16"/>
       <c r="Q250" s="16"/>
       <c r="R250" s="16"/>
       <c r="S250" s="16"/>
       <c r="T250" s="16"/>
       <c r="U250" s="16"/>
       <c r="V250" s="16"/>
       <c r="W250" s="16"/>
       <c r="X250" s="16"/>
       <c r="Y250" s="16"/>
       <c r="Z250" s="16"/>
       <c r="AA250" s="16"/>
-      <c r="AB250" s="17"/>
+      <c r="AB250" s="16"/>
       <c r="AC250" s="16"/>
       <c r="AD250" s="16"/>
       <c r="AE250" s="16"/>
     </row>
     <row r="251" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N251" s="16"/>
       <c r="O251" s="16"/>
       <c r="P251" s="16"/>
       <c r="Q251" s="16"/>
       <c r="R251" s="16"/>
       <c r="S251" s="16"/>
       <c r="T251" s="16"/>
       <c r="U251" s="16"/>
       <c r="V251" s="16"/>
       <c r="W251" s="16"/>
       <c r="X251" s="16"/>
       <c r="Y251" s="16"/>
       <c r="Z251" s="16"/>
       <c r="AA251" s="16"/>
       <c r="AB251" s="16"/>
       <c r="AC251" s="16"/>
       <c r="AD251" s="16"/>
       <c r="AE251" s="16"/>
     </row>
     <row r="252" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N252" s="16"/>
+      <c r="N252" s="17"/>
       <c r="O252" s="16"/>
       <c r="P252" s="16"/>
       <c r="Q252" s="16"/>
       <c r="R252" s="16"/>
       <c r="S252" s="16"/>
       <c r="T252" s="16"/>
       <c r="U252" s="16"/>
       <c r="V252" s="16"/>
       <c r="W252" s="16"/>
       <c r="X252" s="16"/>
       <c r="Y252" s="16"/>
       <c r="Z252" s="16"/>
       <c r="AA252" s="16"/>
-      <c r="AB252" s="16"/>
+      <c r="AB252" s="17"/>
       <c r="AC252" s="16"/>
       <c r="AD252" s="16"/>
       <c r="AE252" s="16"/>
     </row>
     <row r="253" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N253" s="16"/>
       <c r="O253" s="16"/>
       <c r="P253" s="16"/>
       <c r="Q253" s="16"/>
       <c r="R253" s="16"/>
       <c r="S253" s="16"/>
       <c r="T253" s="16"/>
       <c r="U253" s="16"/>
       <c r="V253" s="16"/>
       <c r="W253" s="16"/>
       <c r="X253" s="16"/>
       <c r="Y253" s="16"/>
       <c r="Z253" s="16"/>
       <c r="AA253" s="16"/>
       <c r="AB253" s="16"/>
       <c r="AC253" s="16"/>
       <c r="AD253" s="16"/>
       <c r="AE253" s="16"/>
     </row>
     <row r="254" spans="14:31" x14ac:dyDescent="0.25">
@@ -7473,105 +8475,105 @@
       <c r="AC254" s="16"/>
       <c r="AD254" s="16"/>
       <c r="AE254" s="16"/>
     </row>
     <row r="255" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N255" s="16"/>
       <c r="O255" s="16"/>
       <c r="P255" s="16"/>
       <c r="Q255" s="16"/>
       <c r="R255" s="16"/>
       <c r="S255" s="16"/>
       <c r="T255" s="16"/>
       <c r="U255" s="16"/>
       <c r="V255" s="16"/>
       <c r="W255" s="16"/>
       <c r="X255" s="16"/>
       <c r="Y255" s="16"/>
       <c r="Z255" s="16"/>
       <c r="AA255" s="16"/>
       <c r="AB255" s="16"/>
       <c r="AC255" s="16"/>
       <c r="AD255" s="16"/>
       <c r="AE255" s="16"/>
     </row>
     <row r="256" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N256" s="17"/>
+      <c r="N256" s="16"/>
       <c r="O256" s="16"/>
       <c r="P256" s="16"/>
       <c r="Q256" s="16"/>
       <c r="R256" s="16"/>
       <c r="S256" s="16"/>
       <c r="T256" s="16"/>
       <c r="U256" s="16"/>
       <c r="V256" s="16"/>
       <c r="W256" s="16"/>
       <c r="X256" s="16"/>
       <c r="Y256" s="16"/>
       <c r="Z256" s="16"/>
       <c r="AA256" s="16"/>
-      <c r="AB256" s="17"/>
+      <c r="AB256" s="16"/>
       <c r="AC256" s="16"/>
       <c r="AD256" s="16"/>
       <c r="AE256" s="16"/>
     </row>
     <row r="257" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N257" s="16"/>
       <c r="O257" s="16"/>
       <c r="P257" s="16"/>
       <c r="Q257" s="16"/>
       <c r="R257" s="16"/>
       <c r="S257" s="16"/>
       <c r="T257" s="16"/>
       <c r="U257" s="16"/>
       <c r="V257" s="16"/>
       <c r="W257" s="16"/>
       <c r="X257" s="16"/>
       <c r="Y257" s="16"/>
       <c r="Z257" s="16"/>
       <c r="AA257" s="16"/>
       <c r="AB257" s="16"/>
       <c r="AC257" s="16"/>
       <c r="AD257" s="16"/>
       <c r="AE257" s="16"/>
     </row>
     <row r="258" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N258" s="16"/>
+      <c r="N258" s="17"/>
       <c r="O258" s="16"/>
       <c r="P258" s="16"/>
       <c r="Q258" s="16"/>
       <c r="R258" s="16"/>
       <c r="S258" s="16"/>
       <c r="T258" s="16"/>
       <c r="U258" s="16"/>
       <c r="V258" s="16"/>
       <c r="W258" s="16"/>
       <c r="X258" s="16"/>
       <c r="Y258" s="16"/>
       <c r="Z258" s="16"/>
       <c r="AA258" s="16"/>
-      <c r="AB258" s="16"/>
+      <c r="AB258" s="17"/>
       <c r="AC258" s="16"/>
       <c r="AD258" s="16"/>
       <c r="AE258" s="16"/>
     </row>
     <row r="259" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N259" s="16"/>
       <c r="O259" s="16"/>
       <c r="P259" s="16"/>
       <c r="Q259" s="16"/>
       <c r="R259" s="16"/>
       <c r="S259" s="16"/>
       <c r="T259" s="16"/>
       <c r="U259" s="16"/>
       <c r="V259" s="16"/>
       <c r="W259" s="16"/>
       <c r="X259" s="16"/>
       <c r="Y259" s="16"/>
       <c r="Z259" s="16"/>
       <c r="AA259" s="16"/>
       <c r="AB259" s="16"/>
       <c r="AC259" s="16"/>
       <c r="AD259" s="16"/>
       <c r="AE259" s="16"/>
     </row>
     <row r="260" spans="14:31" x14ac:dyDescent="0.25">
@@ -7593,105 +8595,105 @@
       <c r="AC260" s="16"/>
       <c r="AD260" s="16"/>
       <c r="AE260" s="16"/>
     </row>
     <row r="261" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N261" s="16"/>
       <c r="O261" s="16"/>
       <c r="P261" s="16"/>
       <c r="Q261" s="16"/>
       <c r="R261" s="16"/>
       <c r="S261" s="16"/>
       <c r="T261" s="16"/>
       <c r="U261" s="16"/>
       <c r="V261" s="16"/>
       <c r="W261" s="16"/>
       <c r="X261" s="16"/>
       <c r="Y261" s="16"/>
       <c r="Z261" s="16"/>
       <c r="AA261" s="16"/>
       <c r="AB261" s="16"/>
       <c r="AC261" s="16"/>
       <c r="AD261" s="16"/>
       <c r="AE261" s="16"/>
     </row>
     <row r="262" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N262" s="17"/>
+      <c r="N262" s="16"/>
       <c r="O262" s="16"/>
       <c r="P262" s="16"/>
       <c r="Q262" s="16"/>
       <c r="R262" s="16"/>
       <c r="S262" s="16"/>
       <c r="T262" s="16"/>
       <c r="U262" s="16"/>
       <c r="V262" s="16"/>
       <c r="W262" s="16"/>
       <c r="X262" s="16"/>
       <c r="Y262" s="16"/>
       <c r="Z262" s="16"/>
       <c r="AA262" s="16"/>
-      <c r="AB262" s="17"/>
+      <c r="AB262" s="16"/>
       <c r="AC262" s="16"/>
       <c r="AD262" s="16"/>
       <c r="AE262" s="16"/>
     </row>
     <row r="263" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N263" s="16"/>
       <c r="O263" s="16"/>
       <c r="P263" s="16"/>
       <c r="Q263" s="16"/>
       <c r="R263" s="16"/>
       <c r="S263" s="16"/>
       <c r="T263" s="16"/>
       <c r="U263" s="16"/>
       <c r="V263" s="16"/>
       <c r="W263" s="16"/>
       <c r="X263" s="16"/>
       <c r="Y263" s="16"/>
       <c r="Z263" s="16"/>
       <c r="AA263" s="16"/>
       <c r="AB263" s="16"/>
       <c r="AC263" s="16"/>
       <c r="AD263" s="16"/>
       <c r="AE263" s="16"/>
     </row>
     <row r="264" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N264" s="16"/>
+      <c r="N264" s="17"/>
       <c r="O264" s="16"/>
       <c r="P264" s="16"/>
       <c r="Q264" s="16"/>
       <c r="R264" s="16"/>
       <c r="S264" s="16"/>
       <c r="T264" s="16"/>
       <c r="U264" s="16"/>
       <c r="V264" s="16"/>
       <c r="W264" s="16"/>
       <c r="X264" s="16"/>
       <c r="Y264" s="16"/>
       <c r="Z264" s="16"/>
       <c r="AA264" s="16"/>
-      <c r="AB264" s="16"/>
+      <c r="AB264" s="17"/>
       <c r="AC264" s="16"/>
       <c r="AD264" s="16"/>
       <c r="AE264" s="16"/>
     </row>
     <row r="265" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N265" s="16"/>
       <c r="O265" s="16"/>
       <c r="P265" s="16"/>
       <c r="Q265" s="16"/>
       <c r="R265" s="16"/>
       <c r="S265" s="16"/>
       <c r="T265" s="16"/>
       <c r="U265" s="16"/>
       <c r="V265" s="16"/>
       <c r="W265" s="16"/>
       <c r="X265" s="16"/>
       <c r="Y265" s="16"/>
       <c r="Z265" s="16"/>
       <c r="AA265" s="16"/>
       <c r="AB265" s="16"/>
       <c r="AC265" s="16"/>
       <c r="AD265" s="16"/>
       <c r="AE265" s="16"/>
     </row>
     <row r="266" spans="14:31" x14ac:dyDescent="0.25">
@@ -7713,105 +8715,105 @@
       <c r="AC266" s="16"/>
       <c r="AD266" s="16"/>
       <c r="AE266" s="16"/>
     </row>
     <row r="267" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N267" s="16"/>
       <c r="O267" s="16"/>
       <c r="P267" s="16"/>
       <c r="Q267" s="16"/>
       <c r="R267" s="16"/>
       <c r="S267" s="16"/>
       <c r="T267" s="16"/>
       <c r="U267" s="16"/>
       <c r="V267" s="16"/>
       <c r="W267" s="16"/>
       <c r="X267" s="16"/>
       <c r="Y267" s="16"/>
       <c r="Z267" s="16"/>
       <c r="AA267" s="16"/>
       <c r="AB267" s="16"/>
       <c r="AC267" s="16"/>
       <c r="AD267" s="16"/>
       <c r="AE267" s="16"/>
     </row>
     <row r="268" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N268" s="17"/>
+      <c r="N268" s="16"/>
       <c r="O268" s="16"/>
       <c r="P268" s="16"/>
       <c r="Q268" s="16"/>
       <c r="R268" s="16"/>
       <c r="S268" s="16"/>
       <c r="T268" s="16"/>
       <c r="U268" s="16"/>
       <c r="V268" s="16"/>
       <c r="W268" s="16"/>
       <c r="X268" s="16"/>
       <c r="Y268" s="16"/>
       <c r="Z268" s="16"/>
       <c r="AA268" s="16"/>
-      <c r="AB268" s="17"/>
+      <c r="AB268" s="16"/>
       <c r="AC268" s="16"/>
       <c r="AD268" s="16"/>
       <c r="AE268" s="16"/>
     </row>
     <row r="269" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N269" s="16"/>
       <c r="O269" s="16"/>
       <c r="P269" s="16"/>
       <c r="Q269" s="16"/>
       <c r="R269" s="16"/>
       <c r="S269" s="16"/>
       <c r="T269" s="16"/>
       <c r="U269" s="16"/>
       <c r="V269" s="16"/>
       <c r="W269" s="16"/>
       <c r="X269" s="16"/>
       <c r="Y269" s="16"/>
       <c r="Z269" s="16"/>
       <c r="AA269" s="16"/>
       <c r="AB269" s="16"/>
       <c r="AC269" s="16"/>
       <c r="AD269" s="16"/>
       <c r="AE269" s="16"/>
     </row>
     <row r="270" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N270" s="16"/>
+      <c r="N270" s="17"/>
       <c r="O270" s="16"/>
       <c r="P270" s="16"/>
       <c r="Q270" s="16"/>
       <c r="R270" s="16"/>
       <c r="S270" s="16"/>
       <c r="T270" s="16"/>
       <c r="U270" s="16"/>
       <c r="V270" s="16"/>
       <c r="W270" s="16"/>
       <c r="X270" s="16"/>
       <c r="Y270" s="16"/>
       <c r="Z270" s="16"/>
       <c r="AA270" s="16"/>
-      <c r="AB270" s="16"/>
+      <c r="AB270" s="17"/>
       <c r="AC270" s="16"/>
       <c r="AD270" s="16"/>
       <c r="AE270" s="16"/>
     </row>
     <row r="271" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N271" s="16"/>
       <c r="O271" s="16"/>
       <c r="P271" s="16"/>
       <c r="Q271" s="16"/>
       <c r="R271" s="16"/>
       <c r="S271" s="16"/>
       <c r="T271" s="16"/>
       <c r="U271" s="16"/>
       <c r="V271" s="16"/>
       <c r="W271" s="16"/>
       <c r="X271" s="16"/>
       <c r="Y271" s="16"/>
       <c r="Z271" s="16"/>
       <c r="AA271" s="16"/>
       <c r="AB271" s="16"/>
       <c r="AC271" s="16"/>
       <c r="AD271" s="16"/>
       <c r="AE271" s="16"/>
     </row>
     <row r="272" spans="14:31" x14ac:dyDescent="0.25">
@@ -7833,105 +8835,105 @@
       <c r="AC272" s="16"/>
       <c r="AD272" s="16"/>
       <c r="AE272" s="16"/>
     </row>
     <row r="273" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N273" s="16"/>
       <c r="O273" s="16"/>
       <c r="P273" s="16"/>
       <c r="Q273" s="16"/>
       <c r="R273" s="16"/>
       <c r="S273" s="16"/>
       <c r="T273" s="16"/>
       <c r="U273" s="16"/>
       <c r="V273" s="16"/>
       <c r="W273" s="16"/>
       <c r="X273" s="16"/>
       <c r="Y273" s="16"/>
       <c r="Z273" s="16"/>
       <c r="AA273" s="16"/>
       <c r="AB273" s="16"/>
       <c r="AC273" s="16"/>
       <c r="AD273" s="16"/>
       <c r="AE273" s="16"/>
     </row>
     <row r="274" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N274" s="17"/>
+      <c r="N274" s="16"/>
       <c r="O274" s="16"/>
       <c r="P274" s="16"/>
       <c r="Q274" s="16"/>
       <c r="R274" s="16"/>
       <c r="S274" s="16"/>
       <c r="T274" s="16"/>
       <c r="U274" s="16"/>
       <c r="V274" s="16"/>
       <c r="W274" s="16"/>
       <c r="X274" s="16"/>
       <c r="Y274" s="16"/>
       <c r="Z274" s="16"/>
       <c r="AA274" s="16"/>
-      <c r="AB274" s="17"/>
+      <c r="AB274" s="16"/>
       <c r="AC274" s="16"/>
       <c r="AD274" s="16"/>
       <c r="AE274" s="16"/>
     </row>
     <row r="275" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N275" s="16"/>
       <c r="O275" s="16"/>
       <c r="P275" s="16"/>
       <c r="Q275" s="16"/>
       <c r="R275" s="16"/>
       <c r="S275" s="16"/>
       <c r="T275" s="16"/>
       <c r="U275" s="16"/>
       <c r="V275" s="16"/>
       <c r="W275" s="16"/>
       <c r="X275" s="16"/>
       <c r="Y275" s="16"/>
       <c r="Z275" s="16"/>
       <c r="AA275" s="16"/>
       <c r="AB275" s="16"/>
       <c r="AC275" s="16"/>
       <c r="AD275" s="16"/>
       <c r="AE275" s="16"/>
     </row>
     <row r="276" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N276" s="16"/>
+      <c r="N276" s="17"/>
       <c r="O276" s="16"/>
       <c r="P276" s="16"/>
       <c r="Q276" s="16"/>
       <c r="R276" s="16"/>
       <c r="S276" s="16"/>
       <c r="T276" s="16"/>
       <c r="U276" s="16"/>
       <c r="V276" s="16"/>
       <c r="W276" s="16"/>
       <c r="X276" s="16"/>
       <c r="Y276" s="16"/>
       <c r="Z276" s="16"/>
       <c r="AA276" s="16"/>
-      <c r="AB276" s="16"/>
+      <c r="AB276" s="17"/>
       <c r="AC276" s="16"/>
       <c r="AD276" s="16"/>
       <c r="AE276" s="16"/>
     </row>
     <row r="277" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N277" s="16"/>
       <c r="O277" s="16"/>
       <c r="P277" s="16"/>
       <c r="Q277" s="16"/>
       <c r="R277" s="16"/>
       <c r="S277" s="16"/>
       <c r="T277" s="16"/>
       <c r="U277" s="16"/>
       <c r="V277" s="16"/>
       <c r="W277" s="16"/>
       <c r="X277" s="16"/>
       <c r="Y277" s="16"/>
       <c r="Z277" s="16"/>
       <c r="AA277" s="16"/>
       <c r="AB277" s="16"/>
       <c r="AC277" s="16"/>
       <c r="AD277" s="16"/>
       <c r="AE277" s="16"/>
     </row>
     <row r="278" spans="14:31" x14ac:dyDescent="0.25">
@@ -7953,105 +8955,105 @@
       <c r="AC278" s="16"/>
       <c r="AD278" s="16"/>
       <c r="AE278" s="16"/>
     </row>
     <row r="279" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N279" s="16"/>
       <c r="O279" s="16"/>
       <c r="P279" s="16"/>
       <c r="Q279" s="16"/>
       <c r="R279" s="16"/>
       <c r="S279" s="16"/>
       <c r="T279" s="16"/>
       <c r="U279" s="16"/>
       <c r="V279" s="16"/>
       <c r="W279" s="16"/>
       <c r="X279" s="16"/>
       <c r="Y279" s="16"/>
       <c r="Z279" s="16"/>
       <c r="AA279" s="16"/>
       <c r="AB279" s="16"/>
       <c r="AC279" s="16"/>
       <c r="AD279" s="16"/>
       <c r="AE279" s="16"/>
     </row>
     <row r="280" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N280" s="17"/>
+      <c r="N280" s="16"/>
       <c r="O280" s="16"/>
       <c r="P280" s="16"/>
       <c r="Q280" s="16"/>
       <c r="R280" s="16"/>
       <c r="S280" s="16"/>
       <c r="T280" s="16"/>
       <c r="U280" s="16"/>
       <c r="V280" s="16"/>
       <c r="W280" s="16"/>
       <c r="X280" s="16"/>
       <c r="Y280" s="16"/>
       <c r="Z280" s="16"/>
       <c r="AA280" s="16"/>
-      <c r="AB280" s="17"/>
+      <c r="AB280" s="16"/>
       <c r="AC280" s="16"/>
       <c r="AD280" s="16"/>
       <c r="AE280" s="16"/>
     </row>
     <row r="281" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N281" s="16"/>
       <c r="O281" s="16"/>
       <c r="P281" s="16"/>
       <c r="Q281" s="16"/>
       <c r="R281" s="16"/>
       <c r="S281" s="16"/>
       <c r="T281" s="16"/>
       <c r="U281" s="16"/>
       <c r="V281" s="16"/>
       <c r="W281" s="16"/>
       <c r="X281" s="16"/>
       <c r="Y281" s="16"/>
       <c r="Z281" s="16"/>
       <c r="AA281" s="16"/>
       <c r="AB281" s="16"/>
       <c r="AC281" s="16"/>
       <c r="AD281" s="16"/>
       <c r="AE281" s="16"/>
     </row>
     <row r="282" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N282" s="16"/>
+      <c r="N282" s="17"/>
       <c r="O282" s="16"/>
       <c r="P282" s="16"/>
       <c r="Q282" s="16"/>
       <c r="R282" s="16"/>
       <c r="S282" s="16"/>
       <c r="T282" s="16"/>
       <c r="U282" s="16"/>
       <c r="V282" s="16"/>
       <c r="W282" s="16"/>
       <c r="X282" s="16"/>
       <c r="Y282" s="16"/>
       <c r="Z282" s="16"/>
       <c r="AA282" s="16"/>
-      <c r="AB282" s="16"/>
+      <c r="AB282" s="17"/>
       <c r="AC282" s="16"/>
       <c r="AD282" s="16"/>
       <c r="AE282" s="16"/>
     </row>
     <row r="283" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N283" s="16"/>
       <c r="O283" s="16"/>
       <c r="P283" s="16"/>
       <c r="Q283" s="16"/>
       <c r="R283" s="16"/>
       <c r="S283" s="16"/>
       <c r="T283" s="16"/>
       <c r="U283" s="16"/>
       <c r="V283" s="16"/>
       <c r="W283" s="16"/>
       <c r="X283" s="16"/>
       <c r="Y283" s="16"/>
       <c r="Z283" s="16"/>
       <c r="AA283" s="16"/>
       <c r="AB283" s="16"/>
       <c r="AC283" s="16"/>
       <c r="AD283" s="16"/>
       <c r="AE283" s="16"/>
     </row>
     <row r="284" spans="14:31" x14ac:dyDescent="0.25">
@@ -8073,105 +9075,105 @@
       <c r="AC284" s="16"/>
       <c r="AD284" s="16"/>
       <c r="AE284" s="16"/>
     </row>
     <row r="285" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N285" s="16"/>
       <c r="O285" s="16"/>
       <c r="P285" s="16"/>
       <c r="Q285" s="16"/>
       <c r="R285" s="16"/>
       <c r="S285" s="16"/>
       <c r="T285" s="16"/>
       <c r="U285" s="16"/>
       <c r="V285" s="16"/>
       <c r="W285" s="16"/>
       <c r="X285" s="16"/>
       <c r="Y285" s="16"/>
       <c r="Z285" s="16"/>
       <c r="AA285" s="16"/>
       <c r="AB285" s="16"/>
       <c r="AC285" s="16"/>
       <c r="AD285" s="16"/>
       <c r="AE285" s="16"/>
     </row>
     <row r="286" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N286" s="17"/>
+      <c r="N286" s="16"/>
       <c r="O286" s="16"/>
       <c r="P286" s="16"/>
       <c r="Q286" s="16"/>
       <c r="R286" s="16"/>
       <c r="S286" s="16"/>
       <c r="T286" s="16"/>
       <c r="U286" s="16"/>
       <c r="V286" s="16"/>
       <c r="W286" s="16"/>
       <c r="X286" s="16"/>
       <c r="Y286" s="16"/>
       <c r="Z286" s="16"/>
       <c r="AA286" s="16"/>
-      <c r="AB286" s="17"/>
+      <c r="AB286" s="16"/>
       <c r="AC286" s="16"/>
       <c r="AD286" s="16"/>
       <c r="AE286" s="16"/>
     </row>
     <row r="287" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N287" s="16"/>
       <c r="O287" s="16"/>
       <c r="P287" s="16"/>
       <c r="Q287" s="16"/>
       <c r="R287" s="16"/>
       <c r="S287" s="16"/>
       <c r="T287" s="16"/>
       <c r="U287" s="16"/>
       <c r="V287" s="16"/>
       <c r="W287" s="16"/>
       <c r="X287" s="16"/>
       <c r="Y287" s="16"/>
       <c r="Z287" s="16"/>
       <c r="AA287" s="16"/>
       <c r="AB287" s="16"/>
       <c r="AC287" s="16"/>
       <c r="AD287" s="16"/>
       <c r="AE287" s="16"/>
     </row>
     <row r="288" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N288" s="16"/>
+      <c r="N288" s="17"/>
       <c r="O288" s="16"/>
       <c r="P288" s="16"/>
       <c r="Q288" s="16"/>
       <c r="R288" s="16"/>
       <c r="S288" s="16"/>
       <c r="T288" s="16"/>
       <c r="U288" s="16"/>
       <c r="V288" s="16"/>
       <c r="W288" s="16"/>
       <c r="X288" s="16"/>
       <c r="Y288" s="16"/>
       <c r="Z288" s="16"/>
       <c r="AA288" s="16"/>
-      <c r="AB288" s="16"/>
+      <c r="AB288" s="17"/>
       <c r="AC288" s="16"/>
       <c r="AD288" s="16"/>
       <c r="AE288" s="16"/>
     </row>
     <row r="289" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N289" s="16"/>
       <c r="O289" s="16"/>
       <c r="P289" s="16"/>
       <c r="Q289" s="16"/>
       <c r="R289" s="16"/>
       <c r="S289" s="16"/>
       <c r="T289" s="16"/>
       <c r="U289" s="16"/>
       <c r="V289" s="16"/>
       <c r="W289" s="16"/>
       <c r="X289" s="16"/>
       <c r="Y289" s="16"/>
       <c r="Z289" s="16"/>
       <c r="AA289" s="16"/>
       <c r="AB289" s="16"/>
       <c r="AC289" s="16"/>
       <c r="AD289" s="16"/>
       <c r="AE289" s="16"/>
     </row>
     <row r="290" spans="14:31" x14ac:dyDescent="0.25">
@@ -8193,105 +9195,105 @@
       <c r="AC290" s="16"/>
       <c r="AD290" s="16"/>
       <c r="AE290" s="16"/>
     </row>
     <row r="291" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N291" s="16"/>
       <c r="O291" s="16"/>
       <c r="P291" s="16"/>
       <c r="Q291" s="16"/>
       <c r="R291" s="16"/>
       <c r="S291" s="16"/>
       <c r="T291" s="16"/>
       <c r="U291" s="16"/>
       <c r="V291" s="16"/>
       <c r="W291" s="16"/>
       <c r="X291" s="16"/>
       <c r="Y291" s="16"/>
       <c r="Z291" s="16"/>
       <c r="AA291" s="16"/>
       <c r="AB291" s="16"/>
       <c r="AC291" s="16"/>
       <c r="AD291" s="16"/>
       <c r="AE291" s="16"/>
     </row>
     <row r="292" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N292" s="17"/>
+      <c r="N292" s="16"/>
       <c r="O292" s="16"/>
       <c r="P292" s="16"/>
       <c r="Q292" s="16"/>
       <c r="R292" s="16"/>
       <c r="S292" s="16"/>
       <c r="T292" s="16"/>
       <c r="U292" s="16"/>
       <c r="V292" s="16"/>
       <c r="W292" s="16"/>
       <c r="X292" s="16"/>
       <c r="Y292" s="16"/>
       <c r="Z292" s="16"/>
       <c r="AA292" s="16"/>
-      <c r="AB292" s="17"/>
+      <c r="AB292" s="16"/>
       <c r="AC292" s="16"/>
       <c r="AD292" s="16"/>
       <c r="AE292" s="16"/>
     </row>
     <row r="293" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N293" s="16"/>
       <c r="O293" s="16"/>
       <c r="P293" s="16"/>
       <c r="Q293" s="16"/>
       <c r="R293" s="16"/>
       <c r="S293" s="16"/>
       <c r="T293" s="16"/>
       <c r="U293" s="16"/>
       <c r="V293" s="16"/>
       <c r="W293" s="16"/>
       <c r="X293" s="16"/>
       <c r="Y293" s="16"/>
       <c r="Z293" s="16"/>
       <c r="AA293" s="16"/>
       <c r="AB293" s="16"/>
       <c r="AC293" s="16"/>
       <c r="AD293" s="16"/>
       <c r="AE293" s="16"/>
     </row>
     <row r="294" spans="14:31" x14ac:dyDescent="0.25">
-      <c r="N294" s="16"/>
+      <c r="N294" s="17"/>
       <c r="O294" s="16"/>
       <c r="P294" s="16"/>
       <c r="Q294" s="16"/>
       <c r="R294" s="16"/>
       <c r="S294" s="16"/>
       <c r="T294" s="16"/>
       <c r="U294" s="16"/>
       <c r="V294" s="16"/>
       <c r="W294" s="16"/>
       <c r="X294" s="16"/>
       <c r="Y294" s="16"/>
       <c r="Z294" s="16"/>
       <c r="AA294" s="16"/>
-      <c r="AB294" s="16"/>
+      <c r="AB294" s="17"/>
       <c r="AC294" s="16"/>
       <c r="AD294" s="16"/>
       <c r="AE294" s="16"/>
     </row>
     <row r="295" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N295" s="16"/>
       <c r="O295" s="16"/>
       <c r="P295" s="16"/>
       <c r="Q295" s="16"/>
       <c r="R295" s="16"/>
       <c r="S295" s="16"/>
       <c r="T295" s="16"/>
       <c r="U295" s="16"/>
       <c r="V295" s="16"/>
       <c r="W295" s="16"/>
       <c r="X295" s="16"/>
       <c r="Y295" s="16"/>
       <c r="Z295" s="16"/>
       <c r="AA295" s="16"/>
       <c r="AB295" s="16"/>
       <c r="AC295" s="16"/>
       <c r="AD295" s="16"/>
       <c r="AE295" s="16"/>
     </row>
     <row r="296" spans="14:31" x14ac:dyDescent="0.25">
@@ -8972,98 +9974,165 @@
       <c r="AB329" s="16"/>
       <c r="AC329" s="16"/>
       <c r="AD329" s="16"/>
       <c r="AE329" s="16"/>
     </row>
     <row r="330" spans="14:31" x14ac:dyDescent="0.25">
       <c r="N330" s="16"/>
       <c r="O330" s="16"/>
       <c r="P330" s="16"/>
       <c r="Q330" s="16"/>
       <c r="R330" s="16"/>
       <c r="S330" s="16"/>
       <c r="T330" s="16"/>
       <c r="U330" s="16"/>
       <c r="V330" s="16"/>
       <c r="W330" s="16"/>
       <c r="X330" s="16"/>
       <c r="Y330" s="16"/>
       <c r="Z330" s="16"/>
       <c r="AA330" s="16"/>
       <c r="AB330" s="16"/>
       <c r="AC330" s="16"/>
       <c r="AD330" s="16"/>
       <c r="AE330" s="16"/>
     </row>
+    <row r="331" spans="14:31" x14ac:dyDescent="0.25">
+      <c r="N331" s="16"/>
+      <c r="O331" s="16"/>
+      <c r="P331" s="16"/>
+      <c r="Q331" s="16"/>
+      <c r="R331" s="16"/>
+      <c r="S331" s="16"/>
+      <c r="T331" s="16"/>
+      <c r="U331" s="16"/>
+      <c r="V331" s="16"/>
+      <c r="W331" s="16"/>
+      <c r="X331" s="16"/>
+      <c r="Y331" s="16"/>
+      <c r="Z331" s="16"/>
+      <c r="AA331" s="16"/>
+      <c r="AB331" s="16"/>
+      <c r="AC331" s="16"/>
+      <c r="AD331" s="16"/>
+      <c r="AE331" s="16"/>
+    </row>
+    <row r="332" spans="14:31" x14ac:dyDescent="0.25">
+      <c r="N332" s="16"/>
+      <c r="O332" s="16"/>
+      <c r="P332" s="16"/>
+      <c r="Q332" s="16"/>
+      <c r="R332" s="16"/>
+      <c r="S332" s="16"/>
+      <c r="T332" s="16"/>
+      <c r="U332" s="16"/>
+      <c r="V332" s="16"/>
+      <c r="W332" s="16"/>
+      <c r="X332" s="16"/>
+      <c r="Y332" s="16"/>
+      <c r="Z332" s="16"/>
+      <c r="AA332" s="16"/>
+      <c r="AB332" s="16"/>
+      <c r="AC332" s="16"/>
+      <c r="AD332" s="16"/>
+      <c r="AE332" s="16"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:L57" xr:uid="{16342A88-2F81-4D37-A678-52746F1A27DB}"/>
+  <autoFilter ref="A2:L92" xr:uid="{16342A88-2F81-4D37-A678-52746F1A27DB}"/>
   <mergeCells count="6">
     <mergeCell ref="L1:L2"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:B2"/>
     <mergeCell ref="C1:C2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:K1"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="L35" r:id="rId1" display="mailto:denisik.soin@yandex.ru" xr:uid="{1FE12A60-89B8-48B3-A2AA-93EC331A3604}"/>
     <hyperlink ref="L36" r:id="rId2" display="mailto:olga280959@mail.ru" xr:uid="{3252E3C0-5C93-4FB6-B7FD-D933F63A8B93}"/>
     <hyperlink ref="L37" r:id="rId3" display="mailto:dasha_shumakova411@mail.ru" xr:uid="{A43B5B96-68AF-4CFA-981B-6649ACD331FF}"/>
     <hyperlink ref="L38" r:id="rId4" display="mailto:shev5555@yandex.ru" xr:uid="{BB9962B3-F592-46F5-B6E3-10BAF2B7F42E}"/>
     <hyperlink ref="L39" r:id="rId5" display="mailto:tatyanashmidt73@yandex.ru" xr:uid="{8FE26371-CA03-46BA-A36E-7CC6A57CB35A}"/>
     <hyperlink ref="L41" r:id="rId6" xr:uid="{72EC08B2-00E0-498B-B966-27D68323BB42}"/>
     <hyperlink ref="L43" r:id="rId7" xr:uid="{052B5083-F99A-4A73-90D1-F65431C830CB}"/>
     <hyperlink ref="L44" r:id="rId8" xr:uid="{303E3DD9-7D3E-41D0-BD25-71D83B4CB491}"/>
     <hyperlink ref="L42" r:id="rId9" xr:uid="{E7AB61B6-972F-4487-B1C1-64703C696545}"/>
     <hyperlink ref="L28" r:id="rId10" display="mailto:Kseniya.Zemlyak@spa.dholding.ru" xr:uid="{1B03002B-711E-4E22-9AB5-E94A10291CF4}"/>
     <hyperlink ref="L29" r:id="rId11" display="mailto:galina@izberdey.ru" xr:uid="{9A09C1CA-34CB-4CEF-AE4F-BDB64BF0BCF8}"/>
     <hyperlink ref="L30" r:id="rId12" display="mailto:info@tdzernotex.ru" xr:uid="{E665CD58-AA01-46C0-9475-E34B9437A6CA}"/>
     <hyperlink ref="L31" r:id="rId13" display="mailto:agrost@gkagrost.ru" xr:uid="{937B7290-5CE6-46F8-AD6F-EC29576DCAEF}"/>
     <hyperlink ref="L32" r:id="rId14" display="mailto:soin@100pudov-grain.ru" xr:uid="{B9D5745D-0311-464E-B600-9433E719E544}"/>
     <hyperlink ref="L33" r:id="rId15" display="mailto:kozorezova1@yandex.ru" xr:uid="{CA1F32A5-8322-483D-9E94-53A31FA58E30}"/>
     <hyperlink ref="L34" r:id="rId16" display="mailto:voronezh07@ast-export.ru" xr:uid="{2844B529-B859-4208-AFB4-979C59B62426}"/>
     <hyperlink ref="L58" r:id="rId17" display="mailto:office@bioton-agro.ru" xr:uid="{6C8368B9-5CE9-4682-AD5A-3BBB7D6BA005}"/>
     <hyperlink ref="L61" r:id="rId18" display="mailto:info@gran-ex.ru" xr:uid="{21098912-EA6F-4588-8945-AE14F68A2E5C}"/>
     <hyperlink ref="L62" r:id="rId19" display="mailto:selhoz-artel@mail.ru" xr:uid="{DC192B65-2ADB-4308-B803-4A588836C717}"/>
     <hyperlink ref="L63" r:id="rId20" display="mailto:resurs.2020@list.ru" xr:uid="{3527C77C-B720-463A-9B16-8BCC4D6E926F}"/>
     <hyperlink ref="L64" r:id="rId21" display="mailto:lestev.70@mail.ru" xr:uid="{217D4F31-A9C6-4992-87D9-EFDE6EDC520F}"/>
     <hyperlink ref="L65" r:id="rId22" display="mailto:shulev_info@mail.ru" xr:uid="{9CAA928A-09C9-400B-9E36-E88B1D6BD04B}"/>
     <hyperlink ref="L66" r:id="rId23" display="mailto:9182865464@rambler.ru" xr:uid="{56ABADFA-2E05-4C3A-B8DD-C71E5EB3FDC8}"/>
     <hyperlink ref="L67" r:id="rId24" display="mailto:galina.tretyakova.1981@mail.ru" xr:uid="{BDE07B25-0F11-4D23-9590-9A54E942F0C6}"/>
     <hyperlink ref="L69" r:id="rId25" display="mailto:yb8454@gmail.com" xr:uid="{D35077A9-3A52-4960-AD3E-F70C357E435A}"/>
     <hyperlink ref="L70" r:id="rId26" display="mailto:zelenokumskyelevator@mail.ru" xr:uid="{09B09033-8603-4E07-B873-EA4FAE869BFA}"/>
     <hyperlink ref="L71" r:id="rId27" display="mailto:o-zubarev@internet.ru" xr:uid="{259F9BF4-9C43-40B0-95E3-8C306C92B959}"/>
     <hyperlink ref="L72" r:id="rId28" display="mailto:tokmakov.n@gmail.com" xr:uid="{694E31D0-15A7-4F8B-8DD2-2C31550997E2}"/>
     <hyperlink ref="L74" r:id="rId29" display="mailto:kolos093@mail.ru" xr:uid="{A907B5C6-9477-410D-9B76-EF63D910D05E}"/>
     <hyperlink ref="L75" r:id="rId30" display="mailto:iskra454@mail.ru" xr:uid="{A0846AE9-B300-43B8-BC94-73A56E0E363D}"/>
     <hyperlink ref="L76" r:id="rId31" display="mailto:Er.artem2808@mail.ru" xr:uid="{5E8C9A0F-B565-4E9B-949E-3786EDE1732E}"/>
     <hyperlink ref="L77" r:id="rId32" display="mailto:intergrein@mail.ru" xr:uid="{B1EE95B2-34ED-4084-A2CD-A5E2D8F510FF}"/>
     <hyperlink ref="L78" r:id="rId33" display="mailto:travin-j@mail.ru" xr:uid="{9666BE1C-9634-4554-A73C-B7DAF75F905B}"/>
+    <hyperlink ref="L80" r:id="rId34" display="mailto:Tisinyan@icloud.com" xr:uid="{646F4D8A-54DC-48D8-91D4-941967D0D88D}"/>
+    <hyperlink ref="L82" r:id="rId35" display="mailto:dorsnab36@yandex.ru" xr:uid="{0D19D92C-4C5F-4606-907C-143BC360BC29}"/>
+    <hyperlink ref="L83" r:id="rId36" display="mailto:kurskvostok@mail.ru" xr:uid="{A8760ACA-460B-4C51-BE80-E9E78C13F4E0}"/>
+    <hyperlink ref="L85" r:id="rId37" display="mailto:emelyanova_s@gold-grain.ru" xr:uid="{CA6F87F2-B1B3-4CA7-A584-885AFD26FDF6}"/>
+    <hyperlink ref="L86" r:id="rId38" display="mailto:mamuhow@yandex.ru" xr:uid="{36D027C1-B2D5-4700-8ECE-F3F45EDA74C0}"/>
+    <hyperlink ref="L87" r:id="rId39" display="mailto:zeevruslan@rambler.ru" xr:uid="{FFF0B962-D805-4A2D-B948-CC177B208957}"/>
+    <hyperlink ref="L88" r:id="rId40" display="mailto:henrik_hayrapetyan_04@mail.ru" xr:uid="{9DDC54DA-B62B-4296-98D5-85CD258156FD}"/>
+    <hyperlink ref="L90" r:id="rId41" display="mailto:grain@granary.ru" xr:uid="{7BC4CC5C-3041-483C-8417-4CEB67E9E861}"/>
+    <hyperlink ref="L92" r:id="rId42" display="mailto:ops@grainexpert.pro" xr:uid="{E5872E29-B1C7-42C8-8DE4-5DE26EC7CE82}"/>
+    <hyperlink ref="L93" r:id="rId43" display="mailto:omega.business.perevoz@mail.ru" xr:uid="{2BA490AE-CB37-4989-9D9A-8E127A9F6885}"/>
+    <hyperlink ref="L94" r:id="rId44" display="mailto:k.anna@pallada61.ru" xr:uid="{4230A2A6-DD52-4D70-931C-5D309285B424}"/>
+    <hyperlink ref="L95" r:id="rId45" display="mailto:shiria030784@rambler.ru" xr:uid="{1D90AD3F-C9D5-4FA5-A2CC-7EE9CAED1111}"/>
+    <hyperlink ref="L97" r:id="rId46" display="mailto:agroholding23@yandex.ru" xr:uid="{F171FDA4-142D-48E6-AFF1-24F4843C88EB}"/>
+    <hyperlink ref="L99" r:id="rId47" display="mailto:kfh.a.v.b@bk.ru" xr:uid="{4D4A787B-DAF5-4DA6-9AC1-B1D236F78039}"/>
+    <hyperlink ref="L100" r:id="rId48" display="mailto:sheleverda@agroskplus.ru" xr:uid="{28B7E184-3210-4320-9350-8F8CAE5481AF}"/>
+    <hyperlink ref="L102" r:id="rId49" display="mailto:gd@ks61.ru" xr:uid="{4A66B127-07EC-4964-B4FA-7E0D3E475FB5}"/>
+    <hyperlink ref="L106" r:id="rId50" display="mailto:elevator-2@bk.ru" xr:uid="{E88FFDD1-F651-479A-B1FF-5DDE9AFB19FB}"/>
+    <hyperlink ref="L104" r:id="rId51" display="mailto:mail@xlebcom.ru" xr:uid="{3B7C6B49-4B90-45D6-AB3C-D2385C95A4A8}"/>
+    <hyperlink ref="L105" r:id="rId52" display="mailto:vehov@petrokhlebkuban.ru" xr:uid="{B93CC90C-4E9E-4A63-9C22-3EDF5FE33C47}"/>
+    <hyperlink ref="L107" r:id="rId53" display="mailto:bsk-agro@yandex.ru" xr:uid="{F10282C6-796F-4449-A557-DE9B0941F066}"/>
+    <hyperlink ref="L111" r:id="rId54" display="mailto:yarilaexport@gmail.com" xr:uid="{B486AB6B-7106-47B5-AF1B-DCFCAF781CD3}"/>
+    <hyperlink ref="L112" r:id="rId55" display="mailto:regionsaratov64@gmail.com" xr:uid="{1C50D468-3432-4BF3-A2C5-5ACF12823B98}"/>
+    <hyperlink ref="L113" r:id="rId56" display="mailto:dagorelov@sapfir-agro.ru" xr:uid="{949726C9-1A01-4398-8758-B14C856ED188}"/>
+    <hyperlink ref="L114" r:id="rId57" display="mailto:kotov.sa@agrokomplex.ru" xr:uid="{5621D1C2-DB20-470C-A98B-8448D616E7FA}"/>
+    <hyperlink ref="L116" r:id="rId58" display="mailto:tashkinova.ov@ahprostory.ru" xr:uid="{820F6DC9-9FFB-4B32-A803-EF65544C101F}"/>
+    <hyperlink ref="L117" r:id="rId59" display="mailto:me@grain-trade.ru" xr:uid="{2EC82F34-3945-4A32-9515-D85F74F28087}"/>
+    <hyperlink ref="L115" r:id="rId60" display="mailto:grain@prodimex.ru" xr:uid="{21667FFD-B4C6-4C00-AB68-0A424A831CB2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId34"/>
+  <pageSetup orientation="portrait" r:id="rId61"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>