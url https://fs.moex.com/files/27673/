--- v0 (2026-05-18)
+++ v1 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08b4118a4f42458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R008dc760bd044da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Raf791afa808f4b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Re21537a4f0374a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b val="1"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
       <x:b val="1"/>
@@ -96,51 +96,51 @@
     </x:xf>
     <x:xf borderId="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" borderId="1"/>
     <x:xf fontId="2" applyFont="1"/>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="4" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raf791afa808f4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re21537a4f0374a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/commodityauctions/participantsCA" TargetMode="External" Id="HL0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="6.3" bestFit="0" customWidth="1"/>
     <x:col min="2" max="2" width="60" bestFit="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.5" bestFit="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row/>
     <x:row>
       <x:c s="11" t="inlineStr">
         <x:is>
           <x:t>Список участников, допущенных к аукционам Заказчика аукционов ООО "Золотая Семечка"</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row ht="50" customHeight="1">
       <x:c s="12" t="inlineStr">
@@ -1472,6055 +1472,6055 @@
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Индивидуальный предприниматель глава крестьянского (фермерского) хозяйства Литвинов Владимир Владимирович</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>232700643005</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
         <x:v>46097</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="6" t="n">
         <x:v>58</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
+          <x:t>Крестьянское (фермерское) хозяйство "Благодать"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343005640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское Фермерское Хозяйство "Харитонова"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4608000964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское (фермерское) хозяйство «Станица»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343001589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское (фермерское) хозяйство Деревянко В.И</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343000472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество "МАЯК"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3614000199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество «Новокондрашовское»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3408008509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество «Степное»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3431005111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество «Токаревская птицефабрика»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6821000146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро СК Плюс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2635219769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом Агрохолдинг "СТЕПЬ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163101430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью " Приазовское ХПП"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311197628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом Зернотекс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7709284066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "21 век"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2372023499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АГРО ОПТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3664091963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АГРО РЕГИОН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666266464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АГРО-ВИЛИОН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6821503870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АГРО-ЭКСПО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2634094940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АГРОМАРКЕТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3120103780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОПРОМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122510420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Алексиковская зерновая компания"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457002820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АЛЬЯНСИНВЕСТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3661077569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агропромышленная корпорация АСТ Компани М"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7721147115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АПК»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5751058250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Авангард-М"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2330035541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро-Опт"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163221769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро-Тема"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163125825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АгроМир"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6165217398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агрокапитал"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5611082743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агротрейд"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>9722040866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Акуловское"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457011832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АрмаПласт"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6143075171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Афина"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3663149321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "БИАКОМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122015680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "БМЭЗ-АГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6435001628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "БСК АГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2312286630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Бадо"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2308292840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Базис Трейд"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2372030344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Березка"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3652008872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Благодать"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311336455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ВИРТУМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6165168648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью " Велес"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457001760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Вит Трейд"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163149368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Волость"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2337034040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Группа компаний "Бизнес Партнер"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5612088057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ГК АГРОСТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3407110676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ГРЕЙН ОУШЕН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3257067690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Гелиос Плюс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6164103711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Голд Грейн"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6453123072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Группа компаний "ВЕСТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662242529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Дарэлль плюс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6450090661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Дон-Маркет"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3616015867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с  ограниченной ответственностью "Елецкий Агрокомплекс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4807028763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Житница"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7313011003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ЗЕРНОЭКСПОРТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2609026062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ЗМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6166120582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Зверевская машино-технологическая станция"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6146002929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Зерно-Ресурс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2615015365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Зерновая компания ЭФКО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122509834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Зерновой терминал Лабинский"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2374001966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью " Зерновые продукты"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5722003994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственности "Интер Грейн"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364016579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Исток"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364017220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "КОЛОС"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2372020473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Кубанская Продуктовая Компания"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6949110488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Кимера"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3604084136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Компания "Апрель"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311232047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Корсар"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2615014717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Липовка"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6816005340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "МАГИСТРАЛЬ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2312212893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Малта"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662284840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Михайловское"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3417005720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Ново-Трейд"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2315147709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Новониколаевский элеватор"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3443124089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Объединенная Грузовая Компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7725842529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ОРЕОЛ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7725398504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Омега Бизнес"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2634091509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственнотью "Петрохлеб-Кубань"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2310109650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "РАДОГОСТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2221253229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "РЕАЛ АГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5043055420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "РЕЗОН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3665143692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "РУСАГРО-ПРИМОРЬЕ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2540203376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Регион Плюс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2363000174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Романовское хлебоприемное предприятие"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6453165940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Рубикон"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3445112730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Рус-Агрокультура"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2360011763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Русагро-Инвест"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3105003830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Русич"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3128126436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью " Русский колос"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7731322214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СИА ТРЕЙД"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6165195384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "СОЮЗАГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632235300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СПЕККО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167202950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СПЕКТР"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7801723477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СПК-ЮГ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364016392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СТАНДАРТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3664217983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сельскохозяйственное предприятие "Элита"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6441013396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сапфир-Агро"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4626006302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сахиби"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2369001784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Святославское хлебоприемное предприятие"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6431004434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сентябрь"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4825070824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Ставролит"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2635230473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Старомарьевка"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2606800190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ТОРГОВЫЙ ДОМ "АРНЕМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6164115594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Зерно Заволжья"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3445091590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый Дом "Доминант"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6714018269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый дом "АНИТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2363000720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый дом  "Бейсуг"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2363000713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Транс-Фаворит"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364011980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ФИНАНСАГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666197620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ФОГОР"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3127017064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Фортуна"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3128081873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "ХПП ЗЕРНОВОЕ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662301742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ЭЛОТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2371002136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ЭНРИТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7719494496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Элеватор Курбатово"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3615005545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ЮГНЕФТЕПРОМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2372016300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Южная Торговая Компания"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2310182523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВАНГАРД-АГРО-Воронеж»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666128249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВЕРС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311353115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВТОКОМПЛЕКС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123136141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРО-МОЛЛ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3605009460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОМАКСИМУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3602011799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОМАРКЕТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2607017369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОРЕСУРС 21» </x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2635239451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с  ограниченной ответственностью «АГРОСПЛАВ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311086156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОЭКСПОРТ-ЮГ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7714461659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АПК Инвест»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662226446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АРКАНА КАПИТАЛ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2308287430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агрофирма Дон»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4823061197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агрофирма Пересвет»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2222870016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Авента»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3629006926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агро Интеллект»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3605042114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агро-Продукт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3411006090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АгроГард-Орел»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5721002902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АгроЗерноПродукт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123132965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АгроКлуб»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662263913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АгроМаркет»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666260977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АгроТрейд»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>0278908081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агротехнологии»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6803120472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Алиса»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2301092270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Аргос 2003»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3127507855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БИ-АЙ ГРАНУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7729546947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БелАгроТерра»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123384240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БелОптСнаб»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123346660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственность «Бенталь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6114017111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БиоКорма»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122014831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной  ответственностью «Бичевнинский  Элеватор»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3652900232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Борисоглебский маслоэкстракционный завод»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3604017718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ВЕБИКОН»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632198754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ВОРОНЕЖАГРО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3665104647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Веста»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2606800425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ГАЛ ГРУПП»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3443141912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ГРЕЙН-ИНВЕСТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632215368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Гермес»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3127011707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Горизонт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123458290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ГранЭкс»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6829152359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ГрейнСервис»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3128118308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Грейнрус Трейд»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7704316187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Группа «Продовольствие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>0411137185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Группа Компаний «Русагро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7728278043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ДАР»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2327014090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ДОН-ТРЕЙД»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7115501630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ДеАгро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2323033825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Деловые решения»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2309180120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью  «Добровольное»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2608008984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Донской колос»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6164114696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Доставка Морем Агро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7727325766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Доставка Морем»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7707371041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Евразия Трейдинг»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>9717158090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЗЕРНООПТТОРГ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3613005074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЗОЛОТО ЮГА»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364018417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Заря»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4601004293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Зерно»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311230522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Знак»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2377000230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ИСТОБНОЕ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3626003571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ИСТОКИ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5032221033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КБА-ПЛЮС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3664230198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КОНДОР»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6438007240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КОФКО Интернэшнл РУ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666161905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «КСМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2631039074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Каргилл»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7113502396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Красноярск Зерно»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2460089080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Кшеньагро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4621001614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Лето»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6166120470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «МАЯК»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6829140258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «МАЯК»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4602003415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «МЗК Экспорт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7708525142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Мега Трейд Холдинг»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2308298520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «НАВИГАТОР»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2312147041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «НИКА»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3616007182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Новосибирская продовольственная корпорация"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5407031918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Нисан»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6452130535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Новгородпродукт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5321112210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Новый путь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457004641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ОКА МОЛОКО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6223002073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Производственная Компания «Курскэкспортхлеб»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632117071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Павловский сахарный завод»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2309140864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной  ответственностью «Парадигма»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2369009649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Партнер Инвест»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6829093008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Пионер»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457002683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Пристенская зерновая компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4619004632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Прогресс"	</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2613008475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «РАЙЗ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3652014509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «РАСИЯ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2325012980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «РИКОФЛОТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>9729348931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Раненбургъ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4813012610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной  ответственностью «Ренессанс»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2373016840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Ресурс Агро Трейдинг»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>9710131533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «РостАгро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5405047292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Ростовский зерновой терминал»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6162041403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Русская зерновая компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632092010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Русь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4621009204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «СВС-АГРО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6146005888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «СЕЛЬХОЗТОРГ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311167180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сельскохозяйственное предприятие «Победа»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2611008590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Салют Агро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3110023253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Свое зерно»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2363002189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сельхоз-Артель»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2372020410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сельхозинвест»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662248640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Скопа»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>1655473874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Современное Хозяйство»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3619023023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Согласие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6136009065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «СофиГрейн»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6164127889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Союз»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163092383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «СтартСтрой»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123369026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Степи Кубани»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2310201783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТОРГОВЫЙ  ДОМ «ИНВЕСТПРОМ-ОПТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167077675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТОРГОВЫЙ ДОМ МАЙСКИЙ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6453148285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТК СМАРТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7313009050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТРЕЙДСАН»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666205969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t> Общество с ограниченной ответственностью «Топ Грейн»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167079560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Торговый Дом «ОЛЕУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3616020433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Торговый Дом «Перспектива»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6827031790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Точно Агро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2308295600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Успенский Агропромсоюз»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2326006964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Фермер»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163154840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Фид-Групп»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3128091310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Форсаж»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3126020473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Хлебоприемное Предприятие Елань-Колено»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3617008735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Хлебороб»   </x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2617011246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Хреновское ХПП»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3663137686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЭВЕРЕСТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2364018456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЭВЕРЕСТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163143983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЭЙ БИ ГРЕЙН»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6164128071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЭкоНиваАгро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5032070546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Элеватор»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2356045431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЮГИНВЕСТ АГРО»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2308254361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЮКОН»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3427102190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЮНИКС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3604018694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Южная Гардарика»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167128792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Юфенал Трейд»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6452095954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЯРИЛАЭКСПОРТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311279422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Зернокомплекс «Котовские Закрома»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6825007784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью крестьянское хозяйство «Участие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343014531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Компания "БИО-ТОН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6367044243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Компания «Март»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2634072094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Маслоэкстракционный завод «Ресурс»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2631805988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Торговый дом "Агропром-Импорт-экспорт"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6154160647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью ТД Муковозов</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7453263089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Торговый дом «Содружество»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3913011336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью агрофирма «Дубрава»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6148009630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Сельскохозяйственное закрытое акционерное общество "СКВО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6111007299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46097</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
           <x:t>Индивидуальный предприниматель глава крестьянского (фермерского) хозяйства Мамухова Анисет Хаджибечировна</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>010399227781</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
-          <x:t>Допущен</x:t>
-[...6006 lines deleted...]
-        <x:v>46097</x:v>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46206</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A2:$E2"/>
     <x:mergeCell ref="A3:$E3"/>
   </x:mergeCells>
   <x:hyperlinks>
     <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="HL0"/>
   </x:hyperlinks>
 </x:worksheet>
 </file>