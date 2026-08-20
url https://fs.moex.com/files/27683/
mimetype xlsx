--- v0 (2026-05-02)
+++ v1 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4543a80b62754e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dba6ef940db494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="R1c3935b8a57e4ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Data" sheetId="1" r:id="Rbd3377d9944a4f08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="dd.MM.yyyy"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b val="1"/>
     </x:font>
     <x:font>
       <x:sz val="12"/>
       <x:b val="1"/>
@@ -96,51 +96,51 @@
     </x:xf>
     <x:xf borderId="1">
       <x:alignment wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="164" borderId="1"/>
     <x:xf fontId="2" applyFont="1"/>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="2" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="4" applyFont="1">
       <x:alignment horizontal="justify" vertical="center" wrapText="1"/>
     </x:xf>
     <x:xf fontId="3" applyFont="1">
       <x:alignment horizontal="center" vertical="center" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c3935b8a57e4ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd3377d9944a4f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.namex.org/ru/commodityauctions/participantsCA" TargetMode="External" Id="HL0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="6.3" bestFit="0" customWidth="1"/>
     <x:col min="2" max="2" width="60" bestFit="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.5" bestFit="0" customWidth="1"/>
     <x:col min="4" max="4" width="20" bestFit="0" customWidth="1"/>
     <x:col min="5" max="5" width="20" bestFit="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row/>
     <x:row>
       <x:c s="11" t="inlineStr">
         <x:is>
           <x:t>Список участников, допущенных к аукционам Заказчика аукционов ООО "Мираторг-Менеджмент"</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row ht="50" customHeight="1">
       <x:c s="12" t="inlineStr">
@@ -1380,2812 +1380,2973 @@
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Индивидуальный предприниматель глава крестьянского (фермерского) хозяйства Литвинов Владимир Владимирович</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>232700643005</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Допущен</x:t>
         </x:is>
       </x:c>
       <x:c s="7">
         <x:v>46132</x:v>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="6" t="n">
         <x:v>54</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
+          <x:t>Индивидуальный предприниматель глава крестьянского (фермерского) Мирошникова Валентина Алексеевна</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>233802856614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Индивидуальный предприниматель глава крестьянского (фермерского) хозяйства Шульга Юрий Анатольевич</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>260805095312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское (фермерское) хозяйство "Благодать"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343005640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское Фермерское Хозяйство "Харитонова"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4608000964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское (фермерское) хозяйство «Полякова Фёдора Ивановича»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3420000418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Крестьянское (фермерское) хозяйство «Станица»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343001589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Колхоз «Знамя труда»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3116000598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество "МАЯК"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3614000199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество «Агро-Союз Дальний Восток»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2816007903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество «Новокондрашовское»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3408008509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество «Степное»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3431005111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Открытое акционерное общество Молочный завод «Гиагинский» </x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>0101000776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АГРО-ВИЛИОН"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6821503870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ "АГРОПРОМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122510420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "АЛЬЯНСИНВЕСТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3661077569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агропромышленный холдинг Кристалл"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5420124142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро-Альянс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6318177177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агро-СТАР"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3417005663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество  с ограниченной ответственностью "Агрокомплекс Октябрьский"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6440043479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агропромышленный холдинг "Добронравов АГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3245003100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "БИАКОМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122015680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "БИОПРОМ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632210553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "БМЭЗ-АГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6435001628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ВОСТОК"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632289507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с  ограниченной ответственностью "Елецкий Агрокомплекс"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4807028763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Зверевская машино-технологическая станция"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6146002929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью " Зерновые продукты"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5722003994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Липовка"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6816005340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Малта"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3662284840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Михайловское"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3417005720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "НОВЫЙ ПУТЬ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4624003352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Ново-Трейд"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2315147709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ПРЕДО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5041202051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью предприятие АПК "Русь"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5710999033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сапфир-Агро"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4626006302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сельхозник"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3249501265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Старомарьевка"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2606800190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Тербунская Строительная Компания"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4807011470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Торговый дом "АНИТ"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2363000720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ЭЛИТ - АГРО"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4624003264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Ясон Агро"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2635800395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью “ТД АГРОМИР”</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123462995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВАНГАРД-АГРО-Воронеж»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3666128249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВАНГАРД-АГРО-Курск»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4607004691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АВАНГАРД-АГРО-Тула»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7107553032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АГРОМИР»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6108006626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с  ограниченной ответственностью «АГРОСПЛАВ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2311086156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Амурская зерновая компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2801090909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агропромышленная корпорация Юность»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5708006707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агропромышленная компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2204056647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АСГАРД»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2606008749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Авангард-Агро-Орел»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5722033156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агро-Продукт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3411006090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «АгроИнвест»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4508009113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агрокомплекс Грибановский»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3609004695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агрокомплекс Добровский»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4813014783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агропродукт»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6445011583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Агрофирма «Черемновская»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2261007678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Амур Агро Холдинг»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2801143195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Амурагрокомплекс»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2801134017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с Ограниченной Ответственностью «Белагротрейд»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3123316105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Белогорское»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2804020096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственность «Бенталь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6114017111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «БиоКорма»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3122014831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Восход»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4811009393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>общество с ограниченной ответственностью «Гарант»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4600000835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Группа «Продовольствие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>0411137185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью  «Добровольное»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2608008984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Заря»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4811009805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Заря»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4601004293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>ОБЩЕСТВО С ОГРАНИЧЕННОЙ ОТВЕТСТВЕННОСТЬЮ «ИСТОБНОЕ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3626003571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ИСТОКИ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5032221033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Курская Зональная Опытно-Мелиоративная Станция»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4622008210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Корсар»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2615014717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Кшеньагро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4621001614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «МАЯК»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6829140258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «МАЯК»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4602003415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «НИКА»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3616007182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «НИКА»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6168091111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Новый путь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457004641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Орловка» - Агро-Инновационный Центр</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6357980772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Отрадаагроинвест»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5717002346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Петровский Агрокомплекс»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6822006623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Приморский»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167125632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Прогресс"	</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2613008475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Раненбургъ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4813012610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Ребровское»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2613010001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «РостАгро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5405047292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Русская зерновая компания»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4632092010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Русь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4621009204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «СИБИРСКИЕ БЫЧКИ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2261006530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "СОЛНЕЧНАЯ ДОЛИНА"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6163151790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Саратовский птицекомбинат «Курников»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6451402458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сельскохозяйственное предприятие «Победа»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2611008590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Саккура»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2351009648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Салют Агро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3110023253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Сельхозпродукты"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5014008111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Семеновская Нива»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6816005558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сибирский комбинат хлебопродуктов»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5520900173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Сидэндгрейн»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6316287103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Согласие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6136009065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Согласие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5713002257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ТОРГОВЫЙ  ДОМ «ИНВЕСТПРОМ-ОПТ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6167077675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Тин-Синь»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2801247892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Торговый Дом «ОЛЕУМ»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3616020433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Форсаж»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3126020473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ХОРСАЛЬЯНС»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>5708003784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Хлебороб»   </x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2617011246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью   «Черноземье»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4620006120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «ЮКОН»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3427102190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «колхоз им.Суворова»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>7113503632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Агрофирма «Учумская»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2461022289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью крестьянское хозяйство «Участие»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2343014531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Научно-производственное объединение «Первомайский»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>1841096750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Развитие</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2222813593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью Сельскохозяйственное предприятие «Премьер»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2411027193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью ХОЛДИНГ «АМАР ГРУПП»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6319171989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью агрофирма «Дубрава»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6148009630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Сельскохозяйственное акционерное общество «Старомышастовское»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>2330025046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46132</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
           <x:t>Индивидуальный предприниматель глава крестьянского (фермерского) хозяйства Мамухова Анисет Хаджибечировна</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>010399227781</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
-          <x:t>Допущен</x:t>
-[...790 lines deleted...]
-        <x:v>89</x:v>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46206</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>174</x:v>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>Общество с ограниченной ответственностью "Русские мельницы"</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
           <x:t>6234184259</x:t>
         </x:is>
       </x:c>
       <x:c s="6" t="inlineStr">
         <x:is>
-          <x:t>Допущен</x:t>
-[...1958 lines deleted...]
-        <x:v>46132</x:v>
+          <x:t>Не допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46206</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Акционерное общество «Экоойл»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6829020539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агрокультура Воронеж"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3608004452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Агрокомпания Паритет"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3457003052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "Альтаир"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>3663065801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью "ФОРТУНА"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6454092571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Общество с ограниченной ответственностью «Курск-Агро»</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>4625005659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="6" t="n">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>СЕЛЬСКОХОЗЯЙСТВЕННЫЙ ПРОИЗВОДСТВЕННЫЙ КООПЕРАТИВ "ПРОГРЕСС"</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>6816001120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="6" t="inlineStr">
+        <x:is>
+          <x:t>Допущен</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="7">
+        <x:v>46237</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A2:$E2"/>
     <x:mergeCell ref="A3:$E3"/>
   </x:mergeCells>
   <x:hyperlinks>
     <x:hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A3" r:id="HL0"/>
   </x:hyperlinks>
 </x:worksheet>
 </file>